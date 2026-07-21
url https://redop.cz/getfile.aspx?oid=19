--- v0 (2026-06-06)
+++ v1 (2026-07-21)
@@ -250,73 +250,73 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C5BFB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>informačním systémem</w:t>
       </w:r>
       <w:r w:rsidR="00FD6588" w:rsidRPr="007C5BFB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> veřejné správy REDOP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6961236B" w14:textId="77777777" w:rsidR="007C5BFB" w:rsidRDefault="007C5BFB" w:rsidP="007C5BFB"/>
     <w:p w14:paraId="12A256F9" w14:textId="77777777" w:rsidR="007C5BFB" w:rsidRDefault="007C5BFB" w:rsidP="007C5BFB"/>
     <w:p w14:paraId="7D53D79F" w14:textId="77777777" w:rsidR="007C5BFB" w:rsidRPr="007C5BFB" w:rsidRDefault="007C5BFB" w:rsidP="007C5BFB"/>
-    <w:p w14:paraId="7AB76D27" w14:textId="098EAFD6" w:rsidR="007C5BFB" w:rsidRPr="00FD2336" w:rsidRDefault="007C5BFB" w:rsidP="007C5BFB">
+    <w:p w14:paraId="7AB76D27" w14:textId="57697E76" w:rsidR="007C5BFB" w:rsidRPr="00FD2336" w:rsidRDefault="007C5BFB" w:rsidP="007C5BFB">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Ministerstvo školství, mládeže a tělovýchovy</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Praha,</w:t>
       </w:r>
       <w:r w:rsidR="00A66529">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00835E92">
-        <w:t>červen</w:t>
+      <w:r w:rsidR="0002728C">
+        <w:t>srpen</w:t>
       </w:r>
       <w:r w:rsidR="005E682B">
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12933409" w14:textId="77777777" w:rsidR="003C1720" w:rsidRPr="00FD2336" w:rsidRDefault="003C1720" w:rsidP="003C1720"/>
-    <w:p w14:paraId="7688D08A" w14:textId="046C1A6D" w:rsidR="003C1720" w:rsidRPr="00714211" w:rsidRDefault="003C1720" w:rsidP="003C1720">
+    <w:p w14:paraId="7688D08A" w14:textId="5EC5BBED" w:rsidR="003C1720" w:rsidRPr="00714211" w:rsidRDefault="003C1720" w:rsidP="003C1720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">V tomto sběru dat budou aktuálně zjišťována </w:t>
       </w:r>
       <w:r w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>data</w:t>
       </w:r>
@@ -348,207 +348,207 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>od 1</w:t>
       </w:r>
       <w:r w:rsidR="004D402C" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A535CB" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00835E92">
+      <w:r w:rsidR="002152D0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>května</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BC22AE">
+        <w:t>červ</w:t>
+      </w:r>
+      <w:r w:rsidR="0002728C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A07AD7" w:rsidRPr="2A2FD515">
+        <w:t>ence</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC22AE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002644FE" w:rsidRPr="2A2FD515">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A07AD7" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005E682B">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="002644FE" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000B148A" w:rsidRPr="2A2FD515">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="005E682B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004D402C" w:rsidRPr="2A2FD515">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="000B148A" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>do</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BC49E2" w:rsidRPr="2A2FD515">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D402C" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0027087E">
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC49E2" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00835E92">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0002728C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>1. května</w:t>
+        <w:t>31. července</w:t>
       </w:r>
       <w:r w:rsidR="005E682B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">. Sběr je zahájen k datu </w:t>
       </w:r>
       <w:r w:rsidR="00B4279A" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00305916" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0027087E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00835E92">
+      <w:r w:rsidR="0002728C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>června</w:t>
+        <w:t>srpna</w:t>
       </w:r>
       <w:r w:rsidR="00115632" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A07AD7" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="005E682B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
@@ -584,59 +584,59 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00403CFE" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00464934" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00835E92">
+      <w:r w:rsidR="0002728C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>června</w:t>
+        <w:t>srpna</w:t>
       </w:r>
       <w:r w:rsidR="00FB4884" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A07AD7" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="005E682B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
@@ -688,59 +688,59 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="005E682B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00B56667" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="00835E92">
+      <w:r w:rsidR="0002728C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00996B59" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00714211" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79B533B1" w14:textId="77777777" w:rsidR="003C1720" w:rsidRDefault="003C1720" w:rsidP="003C1720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
@@ -39803,61 +39803,61 @@
       <w:r w:rsidR="003B40DA">
         <w:t xml:space="preserve"> metodiky</w:t>
       </w:r>
       <w:r w:rsidR="00385560">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00883385">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0098332E" w:rsidRPr="00041FA1" w:rsidSect="00D14BAF">
       <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1132" w:right="1417" w:bottom="1276" w:left="1417" w:header="1134" w:footer="398" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44140B6C" w14:textId="77777777" w:rsidR="00E77602" w:rsidRDefault="00E77602" w:rsidP="00FB568B">
+    <w:p w14:paraId="531521D6" w14:textId="77777777" w:rsidR="00026A33" w:rsidRDefault="00026A33" w:rsidP="00FB568B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A62E057" w14:textId="77777777" w:rsidR="00E77602" w:rsidRDefault="00E77602" w:rsidP="00FB568B">
+    <w:p w14:paraId="19AF2048" w14:textId="77777777" w:rsidR="00026A33" w:rsidRDefault="00026A33" w:rsidP="00FB568B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -40249,61 +40249,61 @@
                       </v:formulas>
                       <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                       <v:handles>
                         <v:h position="#0,center"/>
                       </v:handles>
                       <o:lock v:ext="edit" shapetype="t"/>
                     </v:shapetype>
                     <v:shape id="AutoShape 27" o:spid="_x0000_s1031" type="#_x0000_t34" style="position:absolute;left:-8;top:14978;width:1260;height:230;flip:y;visibility:visible;mso-wrap-style:square" o:connectortype="elbow" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCYquzIwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCHuRNVVwkWoUWVi6Fw9qhT2OzdgUm0lpolZ/vREEb/N4nzNfdrYWF2p95VjBaJiAIC6c&#10;rrhUkO9+v6YgfEDWWDsmBTfysFz0PuaYanflDV22oRQxhH2KCkwITSqlLwxZ9EPXEEfu6FqLIcK2&#10;lLrFawy3tRwnybe0WHFsMNjQj6HitD1bBQOfyH0x+TfZIFsf7nrP+cpmSn32u9UMRKAuvMUv95+O&#10;88fw/CUeIBcPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJiq7MjBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" strokecolor="#a5a5a5"/>
                     <v:shape id="AutoShape 28" o:spid="_x0000_s1032" type="#_x0000_t34" style="position:absolute;left:1252;top:14978;width:10995;height:230;rotation:180;visibility:visible;mso-wrap-style:square" o:connectortype="elbow" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAz00BYwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L+x/CLOxFNFVEpDYV2eKyIIKvi7ehmW2rzaQ0Ubv/3giCt/n4npMsOlOLG7WusqxgNIxAEOdW&#10;V1woOB5WgxkI55E11pZJwT85WKQfvQRjbe+8o9veFyKEsItRQel9E0vp8pIMuqFtiAP3Z1uDPsC2&#10;kLrFewg3tRxH0VQarDg0lNjQd0n5ZX81Cja7n+PlJK/ZuKuW/TOus9N5myn19dkt5yA8df4tfrl/&#10;dZg/gecv4QCZPgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAz00BYwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" adj="20904" strokecolor="#a5a5a5"/>
                   </v:group>
                   <w10:wrap anchorx="page" anchory="margin"/>
                 </v:group>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A0FD42B" w14:textId="77777777" w:rsidR="00E77602" w:rsidRDefault="00E77602" w:rsidP="00FB568B">
+    <w:p w14:paraId="010F5DED" w14:textId="77777777" w:rsidR="00026A33" w:rsidRDefault="00026A33" w:rsidP="00FB568B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05FF70E3" w14:textId="77777777" w:rsidR="00E77602" w:rsidRDefault="00E77602" w:rsidP="00FB568B">
+    <w:p w14:paraId="31B82E07" w14:textId="77777777" w:rsidR="00026A33" w:rsidRDefault="00026A33" w:rsidP="00FB568B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="6299BCEE" w14:textId="77777777" w:rsidR="00037329" w:rsidRPr="00414AE3" w:rsidRDefault="00037329" w:rsidP="00882375">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414AE3">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -43866,50 +43866,52 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B900B1"/>
     <w:rsid w:val="00000979"/>
     <w:rsid w:val="0000103B"/>
     <w:rsid w:val="00001B8A"/>
     <w:rsid w:val="00001B9A"/>
     <w:rsid w:val="00002616"/>
     <w:rsid w:val="00002CBB"/>
     <w:rsid w:val="00004F06"/>
     <w:rsid w:val="00005698"/>
     <w:rsid w:val="0000641D"/>
     <w:rsid w:val="00006E27"/>
     <w:rsid w:val="00007594"/>
     <w:rsid w:val="00007F5C"/>
     <w:rsid w:val="00010AEF"/>
     <w:rsid w:val="0001409F"/>
     <w:rsid w:val="000178DD"/>
     <w:rsid w:val="000179DA"/>
     <w:rsid w:val="0002279E"/>
     <w:rsid w:val="00022A0C"/>
     <w:rsid w:val="00024E0C"/>
     <w:rsid w:val="000266C0"/>
+    <w:rsid w:val="00026A33"/>
+    <w:rsid w:val="0002728C"/>
     <w:rsid w:val="00032258"/>
     <w:rsid w:val="00037329"/>
     <w:rsid w:val="00041593"/>
     <w:rsid w:val="00041FA1"/>
     <w:rsid w:val="00042E0E"/>
     <w:rsid w:val="0004396B"/>
     <w:rsid w:val="00043CD7"/>
     <w:rsid w:val="000468FC"/>
     <w:rsid w:val="00054161"/>
     <w:rsid w:val="00054CDC"/>
     <w:rsid w:val="00056F9F"/>
     <w:rsid w:val="00057B85"/>
     <w:rsid w:val="0006345B"/>
     <w:rsid w:val="00063F79"/>
     <w:rsid w:val="0006560A"/>
     <w:rsid w:val="00065A31"/>
     <w:rsid w:val="000703B7"/>
     <w:rsid w:val="00070FE5"/>
     <w:rsid w:val="000754C9"/>
     <w:rsid w:val="00075628"/>
     <w:rsid w:val="000760EE"/>
     <w:rsid w:val="000773C2"/>
     <w:rsid w:val="00077453"/>
     <w:rsid w:val="00081C4D"/>
     <w:rsid w:val="00090715"/>
@@ -44016,50 +44018,51 @@
     <w:rsid w:val="001B66C5"/>
     <w:rsid w:val="001B6E30"/>
     <w:rsid w:val="001C0408"/>
     <w:rsid w:val="001C0E51"/>
     <w:rsid w:val="001C2523"/>
     <w:rsid w:val="001C2CC0"/>
     <w:rsid w:val="001C389F"/>
     <w:rsid w:val="001C43FF"/>
     <w:rsid w:val="001C57DA"/>
     <w:rsid w:val="001C5DF8"/>
     <w:rsid w:val="001C6A37"/>
     <w:rsid w:val="001C7E5B"/>
     <w:rsid w:val="001D1885"/>
     <w:rsid w:val="001D282B"/>
     <w:rsid w:val="001D3617"/>
     <w:rsid w:val="001E0F4F"/>
     <w:rsid w:val="001E71DE"/>
     <w:rsid w:val="001F05B1"/>
     <w:rsid w:val="001F14C7"/>
     <w:rsid w:val="001F33A8"/>
     <w:rsid w:val="0020582B"/>
     <w:rsid w:val="00205C31"/>
     <w:rsid w:val="00210D5A"/>
     <w:rsid w:val="00212BFB"/>
     <w:rsid w:val="00214906"/>
+    <w:rsid w:val="002152D0"/>
     <w:rsid w:val="002206D8"/>
     <w:rsid w:val="00226144"/>
     <w:rsid w:val="00226395"/>
     <w:rsid w:val="00226A67"/>
     <w:rsid w:val="00230AFB"/>
     <w:rsid w:val="002326CF"/>
     <w:rsid w:val="00232910"/>
     <w:rsid w:val="0023348F"/>
     <w:rsid w:val="002336D9"/>
     <w:rsid w:val="00235694"/>
     <w:rsid w:val="00235D99"/>
     <w:rsid w:val="002415FA"/>
     <w:rsid w:val="00241BCB"/>
     <w:rsid w:val="00242D48"/>
     <w:rsid w:val="00243B9E"/>
     <w:rsid w:val="00244B44"/>
     <w:rsid w:val="00244C8C"/>
     <w:rsid w:val="002472C2"/>
     <w:rsid w:val="002508BE"/>
     <w:rsid w:val="00253B2E"/>
     <w:rsid w:val="002566FF"/>
     <w:rsid w:val="00257F4E"/>
     <w:rsid w:val="0026178C"/>
     <w:rsid w:val="00262409"/>
     <w:rsid w:val="002644FE"/>
@@ -44115,50 +44118,51 @@
     <w:rsid w:val="002E1B80"/>
     <w:rsid w:val="002E2077"/>
     <w:rsid w:val="002E7B15"/>
     <w:rsid w:val="002F1C68"/>
     <w:rsid w:val="002F448C"/>
     <w:rsid w:val="002F6701"/>
     <w:rsid w:val="002F74B6"/>
     <w:rsid w:val="002F762F"/>
     <w:rsid w:val="00300206"/>
     <w:rsid w:val="00304818"/>
     <w:rsid w:val="00305403"/>
     <w:rsid w:val="003058CD"/>
     <w:rsid w:val="00305916"/>
     <w:rsid w:val="003060BB"/>
     <w:rsid w:val="0031103D"/>
     <w:rsid w:val="0031145A"/>
     <w:rsid w:val="00311FF3"/>
     <w:rsid w:val="003120F0"/>
     <w:rsid w:val="0031536A"/>
     <w:rsid w:val="00315A5D"/>
     <w:rsid w:val="00321377"/>
     <w:rsid w:val="00323EB3"/>
     <w:rsid w:val="00325299"/>
     <w:rsid w:val="00325718"/>
     <w:rsid w:val="00327FC1"/>
+    <w:rsid w:val="003308E2"/>
     <w:rsid w:val="00334D8C"/>
     <w:rsid w:val="00337BE4"/>
     <w:rsid w:val="00341EF3"/>
     <w:rsid w:val="00343356"/>
     <w:rsid w:val="00346082"/>
     <w:rsid w:val="003469D9"/>
     <w:rsid w:val="00351934"/>
     <w:rsid w:val="00354A5B"/>
     <w:rsid w:val="003603B7"/>
     <w:rsid w:val="00360DCD"/>
     <w:rsid w:val="003617E0"/>
     <w:rsid w:val="0036227B"/>
     <w:rsid w:val="00362B0A"/>
     <w:rsid w:val="00364C41"/>
     <w:rsid w:val="00364EA5"/>
     <w:rsid w:val="00366EB5"/>
     <w:rsid w:val="00367BDD"/>
     <w:rsid w:val="00370E8A"/>
     <w:rsid w:val="003738CB"/>
     <w:rsid w:val="00374BE2"/>
     <w:rsid w:val="0038194D"/>
     <w:rsid w:val="003826C2"/>
     <w:rsid w:val="00384A12"/>
     <w:rsid w:val="00384C11"/>
     <w:rsid w:val="00385560"/>
@@ -44735,50 +44739,51 @@
     <w:rsid w:val="00B4279A"/>
     <w:rsid w:val="00B43840"/>
     <w:rsid w:val="00B443AF"/>
     <w:rsid w:val="00B45AFC"/>
     <w:rsid w:val="00B46E62"/>
     <w:rsid w:val="00B508FA"/>
     <w:rsid w:val="00B52521"/>
     <w:rsid w:val="00B52910"/>
     <w:rsid w:val="00B55D94"/>
     <w:rsid w:val="00B56667"/>
     <w:rsid w:val="00B56FE9"/>
     <w:rsid w:val="00B574F1"/>
     <w:rsid w:val="00B60C26"/>
     <w:rsid w:val="00B64FCA"/>
     <w:rsid w:val="00B6585A"/>
     <w:rsid w:val="00B66CFA"/>
     <w:rsid w:val="00B71939"/>
     <w:rsid w:val="00B72B7E"/>
     <w:rsid w:val="00B72F93"/>
     <w:rsid w:val="00B73486"/>
     <w:rsid w:val="00B73D59"/>
     <w:rsid w:val="00B76084"/>
     <w:rsid w:val="00B77C88"/>
     <w:rsid w:val="00B84DE5"/>
     <w:rsid w:val="00B900B1"/>
+    <w:rsid w:val="00B91075"/>
     <w:rsid w:val="00B91BA4"/>
     <w:rsid w:val="00B93161"/>
     <w:rsid w:val="00B94495"/>
     <w:rsid w:val="00B949B9"/>
     <w:rsid w:val="00B9710A"/>
     <w:rsid w:val="00B97B0A"/>
     <w:rsid w:val="00BA024F"/>
     <w:rsid w:val="00BA2424"/>
     <w:rsid w:val="00BA2893"/>
     <w:rsid w:val="00BA75C2"/>
     <w:rsid w:val="00BB0F0C"/>
     <w:rsid w:val="00BB10CA"/>
     <w:rsid w:val="00BB1AE6"/>
     <w:rsid w:val="00BB2CA2"/>
     <w:rsid w:val="00BB428A"/>
     <w:rsid w:val="00BB545E"/>
     <w:rsid w:val="00BB583B"/>
     <w:rsid w:val="00BC101B"/>
     <w:rsid w:val="00BC22AE"/>
     <w:rsid w:val="00BC49E2"/>
     <w:rsid w:val="00BC4EC2"/>
     <w:rsid w:val="00BC6DF0"/>
     <w:rsid w:val="00BD0917"/>
     <w:rsid w:val="00BD0FEA"/>
     <w:rsid w:val="00BD2BBE"/>
@@ -44827,50 +44832,51 @@
     <w:rsid w:val="00C747FD"/>
     <w:rsid w:val="00C841C4"/>
     <w:rsid w:val="00C877AD"/>
     <w:rsid w:val="00C87F08"/>
     <w:rsid w:val="00C91C69"/>
     <w:rsid w:val="00C96B0E"/>
     <w:rsid w:val="00CA0E70"/>
     <w:rsid w:val="00CA0E88"/>
     <w:rsid w:val="00CA2396"/>
     <w:rsid w:val="00CA2BA2"/>
     <w:rsid w:val="00CA2BAB"/>
     <w:rsid w:val="00CA30F3"/>
     <w:rsid w:val="00CA3127"/>
     <w:rsid w:val="00CA390E"/>
     <w:rsid w:val="00CA7358"/>
     <w:rsid w:val="00CA7AB0"/>
     <w:rsid w:val="00CB1A29"/>
     <w:rsid w:val="00CB1AF2"/>
     <w:rsid w:val="00CB7205"/>
     <w:rsid w:val="00CC08DB"/>
     <w:rsid w:val="00CC1538"/>
     <w:rsid w:val="00CC19EB"/>
     <w:rsid w:val="00CC2A16"/>
     <w:rsid w:val="00CC48EE"/>
     <w:rsid w:val="00CC4C6D"/>
+    <w:rsid w:val="00CC5307"/>
     <w:rsid w:val="00CD04CD"/>
     <w:rsid w:val="00CD3B75"/>
     <w:rsid w:val="00CD519C"/>
     <w:rsid w:val="00CD7D51"/>
     <w:rsid w:val="00CD7F84"/>
     <w:rsid w:val="00CE114D"/>
     <w:rsid w:val="00CE1786"/>
     <w:rsid w:val="00CE207C"/>
     <w:rsid w:val="00CE4614"/>
     <w:rsid w:val="00CE56E7"/>
     <w:rsid w:val="00CE5A65"/>
     <w:rsid w:val="00CF18C4"/>
     <w:rsid w:val="00CF7B95"/>
     <w:rsid w:val="00D03E32"/>
     <w:rsid w:val="00D04292"/>
     <w:rsid w:val="00D045F9"/>
     <w:rsid w:val="00D069A2"/>
     <w:rsid w:val="00D109D8"/>
     <w:rsid w:val="00D12E3C"/>
     <w:rsid w:val="00D130CA"/>
     <w:rsid w:val="00D13ED7"/>
     <w:rsid w:val="00D14BAF"/>
     <w:rsid w:val="00D14FD4"/>
     <w:rsid w:val="00D1730D"/>
     <w:rsid w:val="00D17873"/>
@@ -46923,65 +46929,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010015AC6C446A9AEC4887B6240C14C150AE" ma:contentTypeVersion="17" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="4dbabf45ce44efef239300f42c0c4d37">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="dd24b7f9-e3ee-43c2-949c-e36816f2a2d5" xmlns:ns3="f999670f-2a3f-4325-aa6f-19973f59f571" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="043ad60dbdc0d6dc567d0fdc8d2fd56c" ns2:_="" ns3:_="">
     <xsd:import namespace="dd24b7f9-e3ee-43c2-949c-e36816f2a2d5"/>
     <xsd:import namespace="f999670f-2a3f-4325-aa6f-19973f59f571"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -47180,120 +47180,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="dd24b7f9-e3ee-43c2-949c-e36816f2a2d5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="f999670f-2a3f-4325-aa6f-19973f59f571" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3025E27-F630-41AD-B620-E2C7B37C31A3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27EDD72B-A522-41A9-BF55-302878941922}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="f999670f-2a3f-4325-aa6f-19973f59f571"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72C695A7-6939-489B-9F41-8F64285767F8}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BDFAFF5-8145-4906-B0C9-B8AAE91F555A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="dd24b7f9-e3ee-43c2-949c-e36816f2a2d5"/>
     <ds:schemaRef ds:uri="f999670f-2a3f-4325-aa6f-19973f59f571"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72C695A7-6939-489B-9F41-8F64285767F8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27EDD72B-A522-41A9-BF55-302878941922}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3025E27-F630-41AD-B620-E2C7B37C31A3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="dd24b7f9-e3ee-43c2-949c-e36816f2a2d5"/>
+    <ds:schemaRef ds:uri="f999670f-2a3f-4325-aa6f-19973f59f571"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>47</Pages>
   <Words>13800</Words>
-  <Characters>81422</Characters>
+  <Characters>81423</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>678</Lines>
   <Paragraphs>190</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Msmt</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>95032</CharactersWithSpaces>
+  <CharactersWithSpaces>95033</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Manuál pro práci s informačním systémem REDOP (IS REDOP)</dc:title>
   <dc:creator>ugh</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010015AC6C446A9AEC4887B6240C14C150AE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>