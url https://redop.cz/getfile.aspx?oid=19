--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5D69944A" w14:textId="77777777" w:rsidR="007C5BFB" w:rsidRPr="007C5BFB" w:rsidRDefault="007C5BFB" w:rsidP="007C5BFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5BFB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
@@ -250,73 +250,73 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C5BFB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>informačním systémem</w:t>
       </w:r>
       <w:r w:rsidR="00FD6588" w:rsidRPr="007C5BFB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> veřejné správy REDOP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6961236B" w14:textId="77777777" w:rsidR="007C5BFB" w:rsidRDefault="007C5BFB" w:rsidP="007C5BFB"/>
     <w:p w14:paraId="12A256F9" w14:textId="77777777" w:rsidR="007C5BFB" w:rsidRDefault="007C5BFB" w:rsidP="007C5BFB"/>
     <w:p w14:paraId="7D53D79F" w14:textId="77777777" w:rsidR="007C5BFB" w:rsidRPr="007C5BFB" w:rsidRDefault="007C5BFB" w:rsidP="007C5BFB"/>
-    <w:p w14:paraId="7AB76D27" w14:textId="57697E76" w:rsidR="007C5BFB" w:rsidRPr="00FD2336" w:rsidRDefault="007C5BFB" w:rsidP="007C5BFB">
+    <w:p w14:paraId="7AB76D27" w14:textId="11B2A9A7" w:rsidR="007C5BFB" w:rsidRPr="00FD2336" w:rsidRDefault="007C5BFB" w:rsidP="007C5BFB">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Ministerstvo školství, mládeže a tělovýchovy</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Praha,</w:t>
       </w:r>
       <w:r w:rsidR="00A66529">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0002728C">
-        <w:t>srpen</w:t>
+      <w:r w:rsidR="008B4072">
+        <w:t>září</w:t>
       </w:r>
       <w:r w:rsidR="005E682B">
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12933409" w14:textId="77777777" w:rsidR="003C1720" w:rsidRPr="00FD2336" w:rsidRDefault="003C1720" w:rsidP="003C1720"/>
-    <w:p w14:paraId="7688D08A" w14:textId="5EC5BBED" w:rsidR="003C1720" w:rsidRPr="00714211" w:rsidRDefault="003C1720" w:rsidP="003C1720">
+    <w:p w14:paraId="7688D08A" w14:textId="6D8F543B" w:rsidR="003C1720" w:rsidRPr="00714211" w:rsidRDefault="003C1720" w:rsidP="003C1720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">V tomto sběru dat budou aktuálně zjišťována </w:t>
       </w:r>
       <w:r w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>data</w:t>
       </w:r>
@@ -348,207 +348,207 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>od 1</w:t>
       </w:r>
       <w:r w:rsidR="004D402C" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A535CB" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002152D0">
+      <w:r w:rsidR="008B4072">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>červ</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0002728C">
+        <w:t>srpna</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC22AE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>ence</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BC22AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A07AD7" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A07AD7" w:rsidRPr="2A2FD515">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="002644FE" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002644FE" w:rsidRPr="2A2FD515">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="005E682B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005E682B">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="000B148A" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000B148A" w:rsidRPr="2A2FD515">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D402C" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004D402C" w:rsidRPr="2A2FD515">
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC49E2" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>do</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BC49E2" w:rsidRPr="2A2FD515">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0002728C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0002728C">
+        <w:t xml:space="preserve">31. </w:t>
+      </w:r>
+      <w:r w:rsidR="008B4072">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>31. července</w:t>
+        <w:t xml:space="preserve">srpna </w:t>
       </w:r>
       <w:r w:rsidR="005E682B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2026</w:t>
+        <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">. Sběr je zahájen k datu </w:t>
       </w:r>
       <w:r w:rsidR="00B4279A" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00305916" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0027087E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0002728C">
+      <w:r w:rsidR="008B4072">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>srpna</w:t>
+        <w:t>září</w:t>
       </w:r>
       <w:r w:rsidR="00115632" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A07AD7" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="005E682B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
@@ -584,59 +584,59 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00403CFE" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00464934" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0002728C">
+      <w:r w:rsidR="008B4072">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>srpna</w:t>
+        <w:t>září</w:t>
       </w:r>
       <w:r w:rsidR="00FB4884" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A07AD7" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="005E682B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
@@ -688,59 +688,59 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="005E682B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00B56667" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="0002728C">
+      <w:r w:rsidR="008B4072">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00996B59" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00714211" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79B533B1" w14:textId="77777777" w:rsidR="003C1720" w:rsidRDefault="003C1720" w:rsidP="003C1720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
@@ -39801,63 +39801,63 @@
         <w:t xml:space="preserve"> (blíže viz 3.4</w:t>
       </w:r>
       <w:r w:rsidR="003B40DA">
         <w:t xml:space="preserve"> metodiky</w:t>
       </w:r>
       <w:r w:rsidR="00385560">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00883385">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0098332E" w:rsidRPr="00041FA1" w:rsidSect="00D14BAF">
       <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1132" w:right="1417" w:bottom="1276" w:left="1417" w:header="1134" w:footer="398" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="531521D6" w14:textId="77777777" w:rsidR="00026A33" w:rsidRDefault="00026A33" w:rsidP="00FB568B">
+    <w:p w14:paraId="1D007A4A" w14:textId="77777777" w:rsidR="000331EA" w:rsidRDefault="000331EA" w:rsidP="00FB568B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19AF2048" w14:textId="77777777" w:rsidR="00026A33" w:rsidRDefault="00026A33" w:rsidP="00FB568B">
+    <w:p w14:paraId="2351A2E2" w14:textId="77777777" w:rsidR="000331EA" w:rsidRDefault="000331EA" w:rsidP="00FB568B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -39894,74 +39894,74 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5515BE44" w14:textId="77777777" w:rsidR="00037329" w:rsidRPr="00AB49DE" w:rsidRDefault="00037329" w:rsidP="003D2E28">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003D2E28">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
         <w:lang w:val="cs-CZ"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:id w:val="-1816788770"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="3D543CDD" w14:textId="2277F695" w:rsidR="00037329" w:rsidRDefault="00037329" w:rsidP="003D2E28">
         <w:pPr>
           <w:pStyle w:val="Zpat"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4536"/>
           </w:tabs>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
         </w:pPr>
       </w:p>
       <w:p w14:paraId="7D376070" w14:textId="662F3D6C" w:rsidR="00037329" w:rsidRPr="00AB49DE" w:rsidRDefault="00037329" w:rsidP="003D2E28">
         <w:pPr>
@@ -40247,63 +40247,63 @@
                       <v:formulas>
                         <v:f eqn="val #0"/>
                       </v:formulas>
                       <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                       <v:handles>
                         <v:h position="#0,center"/>
                       </v:handles>
                       <o:lock v:ext="edit" shapetype="t"/>
                     </v:shapetype>
                     <v:shape id="AutoShape 27" o:spid="_x0000_s1031" type="#_x0000_t34" style="position:absolute;left:-8;top:14978;width:1260;height:230;flip:y;visibility:visible;mso-wrap-style:square" o:connectortype="elbow" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCYquzIwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCHuRNVVwkWoUWVi6Fw9qhT2OzdgUm0lpolZ/vREEb/N4nzNfdrYWF2p95VjBaJiAIC6c&#10;rrhUkO9+v6YgfEDWWDsmBTfysFz0PuaYanflDV22oRQxhH2KCkwITSqlLwxZ9EPXEEfu6FqLIcK2&#10;lLrFawy3tRwnybe0WHFsMNjQj6HitD1bBQOfyH0x+TfZIFsf7nrP+cpmSn32u9UMRKAuvMUv95+O&#10;88fw/CUeIBcPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJiq7MjBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" strokecolor="#a5a5a5"/>
                     <v:shape id="AutoShape 28" o:spid="_x0000_s1032" type="#_x0000_t34" style="position:absolute;left:1252;top:14978;width:10995;height:230;rotation:180;visibility:visible;mso-wrap-style:square" o:connectortype="elbow" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAz00BYwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L+x/CLOxFNFVEpDYV2eKyIIKvi7ehmW2rzaQ0Ubv/3giCt/n4npMsOlOLG7WusqxgNIxAEOdW&#10;V1woOB5WgxkI55E11pZJwT85WKQfvQRjbe+8o9veFyKEsItRQel9E0vp8pIMuqFtiAP3Z1uDPsC2&#10;kLrFewg3tRxH0VQarDg0lNjQd0n5ZX81Cja7n+PlJK/ZuKuW/TOus9N5myn19dkt5yA8df4tfrl/&#10;dZg/gecv4QCZPgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAz00BYwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" adj="20904" strokecolor="#a5a5a5"/>
                   </v:group>
                   <w10:wrap anchorx="page" anchory="margin"/>
                 </v:group>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="010F5DED" w14:textId="77777777" w:rsidR="00026A33" w:rsidRDefault="00026A33" w:rsidP="00FB568B">
+    <w:p w14:paraId="1C8F8D86" w14:textId="77777777" w:rsidR="000331EA" w:rsidRDefault="000331EA" w:rsidP="00FB568B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31B82E07" w14:textId="77777777" w:rsidR="00026A33" w:rsidRDefault="00026A33" w:rsidP="00FB568B">
+    <w:p w14:paraId="70BBF335" w14:textId="77777777" w:rsidR="000331EA" w:rsidRDefault="000331EA" w:rsidP="00FB568B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="6299BCEE" w14:textId="77777777" w:rsidR="00037329" w:rsidRPr="00414AE3" w:rsidRDefault="00037329" w:rsidP="00882375">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414AE3">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -41244,51 +41244,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Je-li na vysoké škole zřízeno pracovní místo akademického pracovníka, který je zařazen jako mimořádný profesor, může je zastávat pouze osoba, která srovnatelného postavení s docentem nebo profesorem dosáhla v zahraničí. Takové pracovní místo může zastávat rovněž osoba, která je významným odborníkem, který v dané oblasti vzdělávání působil v praxi alespoň po dobu 20 let</w:t>
       </w:r>
       <w:r w:rsidRPr="00414AE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05EA0B1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A30FE1A"/>
     <w:lvl w:ilvl="0" w:tplc="04050017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -43869,50 +43869,51 @@
   <w:rsids>
     <w:rsidRoot w:val="00B900B1"/>
     <w:rsid w:val="00000979"/>
     <w:rsid w:val="0000103B"/>
     <w:rsid w:val="00001B8A"/>
     <w:rsid w:val="00001B9A"/>
     <w:rsid w:val="00002616"/>
     <w:rsid w:val="00002CBB"/>
     <w:rsid w:val="00004F06"/>
     <w:rsid w:val="00005698"/>
     <w:rsid w:val="0000641D"/>
     <w:rsid w:val="00006E27"/>
     <w:rsid w:val="00007594"/>
     <w:rsid w:val="00007F5C"/>
     <w:rsid w:val="00010AEF"/>
     <w:rsid w:val="0001409F"/>
     <w:rsid w:val="000178DD"/>
     <w:rsid w:val="000179DA"/>
     <w:rsid w:val="0002279E"/>
     <w:rsid w:val="00022A0C"/>
     <w:rsid w:val="00024E0C"/>
     <w:rsid w:val="000266C0"/>
     <w:rsid w:val="00026A33"/>
     <w:rsid w:val="0002728C"/>
     <w:rsid w:val="00032258"/>
+    <w:rsid w:val="000331EA"/>
     <w:rsid w:val="00037329"/>
     <w:rsid w:val="00041593"/>
     <w:rsid w:val="00041FA1"/>
     <w:rsid w:val="00042E0E"/>
     <w:rsid w:val="0004396B"/>
     <w:rsid w:val="00043CD7"/>
     <w:rsid w:val="000468FC"/>
     <w:rsid w:val="00054161"/>
     <w:rsid w:val="00054CDC"/>
     <w:rsid w:val="00056F9F"/>
     <w:rsid w:val="00057B85"/>
     <w:rsid w:val="0006345B"/>
     <w:rsid w:val="00063F79"/>
     <w:rsid w:val="0006560A"/>
     <w:rsid w:val="00065A31"/>
     <w:rsid w:val="000703B7"/>
     <w:rsid w:val="00070FE5"/>
     <w:rsid w:val="000754C9"/>
     <w:rsid w:val="00075628"/>
     <w:rsid w:val="000760EE"/>
     <w:rsid w:val="000773C2"/>
     <w:rsid w:val="00077453"/>
     <w:rsid w:val="00081C4D"/>
     <w:rsid w:val="00090715"/>
     <w:rsid w:val="00092F7C"/>
@@ -44096,50 +44097,51 @@
     <w:rsid w:val="002B21AD"/>
     <w:rsid w:val="002B2B42"/>
     <w:rsid w:val="002B3161"/>
     <w:rsid w:val="002B327C"/>
     <w:rsid w:val="002B54BD"/>
     <w:rsid w:val="002B6DB9"/>
     <w:rsid w:val="002C0AFC"/>
     <w:rsid w:val="002C0F45"/>
     <w:rsid w:val="002C19D0"/>
     <w:rsid w:val="002C37D3"/>
     <w:rsid w:val="002C38FB"/>
     <w:rsid w:val="002C3BBE"/>
     <w:rsid w:val="002C4EC3"/>
     <w:rsid w:val="002C55F8"/>
     <w:rsid w:val="002C5A54"/>
     <w:rsid w:val="002C5E96"/>
     <w:rsid w:val="002C60ED"/>
     <w:rsid w:val="002C78B3"/>
     <w:rsid w:val="002D1227"/>
     <w:rsid w:val="002D1410"/>
     <w:rsid w:val="002D2C65"/>
     <w:rsid w:val="002D4767"/>
     <w:rsid w:val="002E1B80"/>
     <w:rsid w:val="002E2077"/>
     <w:rsid w:val="002E7B15"/>
+    <w:rsid w:val="002F08E3"/>
     <w:rsid w:val="002F1C68"/>
     <w:rsid w:val="002F448C"/>
     <w:rsid w:val="002F6701"/>
     <w:rsid w:val="002F74B6"/>
     <w:rsid w:val="002F762F"/>
     <w:rsid w:val="00300206"/>
     <w:rsid w:val="00304818"/>
     <w:rsid w:val="00305403"/>
     <w:rsid w:val="003058CD"/>
     <w:rsid w:val="00305916"/>
     <w:rsid w:val="003060BB"/>
     <w:rsid w:val="0031103D"/>
     <w:rsid w:val="0031145A"/>
     <w:rsid w:val="00311FF3"/>
     <w:rsid w:val="003120F0"/>
     <w:rsid w:val="0031536A"/>
     <w:rsid w:val="00315A5D"/>
     <w:rsid w:val="00321377"/>
     <w:rsid w:val="00323EB3"/>
     <w:rsid w:val="00325299"/>
     <w:rsid w:val="00325718"/>
     <w:rsid w:val="00327FC1"/>
     <w:rsid w:val="003308E2"/>
     <w:rsid w:val="00334D8C"/>
     <w:rsid w:val="00337BE4"/>
@@ -44533,50 +44535,51 @@
     <w:rsid w:val="00851924"/>
     <w:rsid w:val="00852D8B"/>
     <w:rsid w:val="00854FC0"/>
     <w:rsid w:val="00855211"/>
     <w:rsid w:val="00860A35"/>
     <w:rsid w:val="00866BD1"/>
     <w:rsid w:val="00870967"/>
     <w:rsid w:val="00874298"/>
     <w:rsid w:val="00875EAB"/>
     <w:rsid w:val="008816B5"/>
     <w:rsid w:val="00882375"/>
     <w:rsid w:val="00883385"/>
     <w:rsid w:val="0088526B"/>
     <w:rsid w:val="008856D1"/>
     <w:rsid w:val="008859E7"/>
     <w:rsid w:val="008905EE"/>
     <w:rsid w:val="008937CC"/>
     <w:rsid w:val="008955F5"/>
     <w:rsid w:val="00895BCD"/>
     <w:rsid w:val="00895EFC"/>
     <w:rsid w:val="00896843"/>
     <w:rsid w:val="008A3C60"/>
     <w:rsid w:val="008A4164"/>
     <w:rsid w:val="008A51FC"/>
     <w:rsid w:val="008A6931"/>
+    <w:rsid w:val="008B4072"/>
     <w:rsid w:val="008B4383"/>
     <w:rsid w:val="008B7A17"/>
     <w:rsid w:val="008C174C"/>
     <w:rsid w:val="008C2474"/>
     <w:rsid w:val="008C5206"/>
     <w:rsid w:val="008D38B0"/>
     <w:rsid w:val="008D61DE"/>
     <w:rsid w:val="008D66C2"/>
     <w:rsid w:val="008E0AEE"/>
     <w:rsid w:val="008E22B9"/>
     <w:rsid w:val="008E2C13"/>
     <w:rsid w:val="008E4CA9"/>
     <w:rsid w:val="008E5EF5"/>
     <w:rsid w:val="008E68D4"/>
     <w:rsid w:val="008F0A1E"/>
     <w:rsid w:val="008F0A95"/>
     <w:rsid w:val="008F24B7"/>
     <w:rsid w:val="008F2B54"/>
     <w:rsid w:val="008F4BB5"/>
     <w:rsid w:val="008F63B0"/>
     <w:rsid w:val="008F7A66"/>
     <w:rsid w:val="009022B8"/>
     <w:rsid w:val="00902CF1"/>
     <w:rsid w:val="00905ACA"/>
     <w:rsid w:val="00905CF0"/>
@@ -46929,59 +46932,74 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="dd24b7f9-e3ee-43c2-949c-e36816f2a2d5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="f999670f-2a3f-4325-aa6f-19973f59f571" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010015AC6C446A9AEC4887B6240C14C150AE" ma:contentTypeVersion="17" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="4dbabf45ce44efef239300f42c0c4d37">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="dd24b7f9-e3ee-43c2-949c-e36816f2a2d5" xmlns:ns3="f999670f-2a3f-4325-aa6f-19973f59f571" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="043ad60dbdc0d6dc567d0fdc8d2fd56c" ns2:_="" ns3:_="">
     <xsd:import namespace="dd24b7f9-e3ee-43c2-949c-e36816f2a2d5"/>
     <xsd:import namespace="f999670f-2a3f-4325-aa6f-19973f59f571"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -47180,126 +47198,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72C695A7-6939-489B-9F41-8F64285767F8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27EDD72B-A522-41A9-BF55-302878941922}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3025E27-F630-41AD-B620-E2C7B37C31A3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="dd24b7f9-e3ee-43c2-949c-e36816f2a2d5"/>
+    <ds:schemaRef ds:uri="f999670f-2a3f-4325-aa6f-19973f59f571"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BDFAFF5-8145-4906-B0C9-B8AAE91F555A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="dd24b7f9-e3ee-43c2-949c-e36816f2a2d5"/>
     <ds:schemaRef ds:uri="f999670f-2a3f-4325-aa6f-19973f59f571"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>47</Pages>
-  <Words>13800</Words>
-  <Characters>81423</Characters>
+  <Words>13799</Words>
+  <Characters>81415</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>678</Lines>
   <Paragraphs>190</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Msmt</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>95033</CharactersWithSpaces>
+  <CharactersWithSpaces>95024</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Manuál pro práci s informačním systémem REDOP (IS REDOP)</dc:title>
   <dc:creator>ugh</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010015AC6C446A9AEC4887B6240C14C150AE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>