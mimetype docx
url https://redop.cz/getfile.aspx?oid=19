--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5D69944A" w14:textId="77777777" w:rsidR="007C5BFB" w:rsidRPr="007C5BFB" w:rsidRDefault="007C5BFB" w:rsidP="007C5BFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5BFB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
@@ -250,73 +250,73 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C5BFB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>informačním systémem</w:t>
       </w:r>
       <w:r w:rsidR="00FD6588" w:rsidRPr="007C5BFB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> veřejné správy REDOP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6961236B" w14:textId="77777777" w:rsidR="007C5BFB" w:rsidRDefault="007C5BFB" w:rsidP="007C5BFB"/>
     <w:p w14:paraId="12A256F9" w14:textId="77777777" w:rsidR="007C5BFB" w:rsidRDefault="007C5BFB" w:rsidP="007C5BFB"/>
     <w:p w14:paraId="7D53D79F" w14:textId="77777777" w:rsidR="007C5BFB" w:rsidRPr="007C5BFB" w:rsidRDefault="007C5BFB" w:rsidP="007C5BFB"/>
-    <w:p w14:paraId="7AB76D27" w14:textId="11B2A9A7" w:rsidR="007C5BFB" w:rsidRPr="00FD2336" w:rsidRDefault="007C5BFB" w:rsidP="007C5BFB">
+    <w:p w14:paraId="7AB76D27" w14:textId="22E83DE0" w:rsidR="007C5BFB" w:rsidRPr="00FD2336" w:rsidRDefault="007C5BFB" w:rsidP="007C5BFB">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Ministerstvo školství, mládeže a tělovýchovy</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Praha,</w:t>
       </w:r>
       <w:r w:rsidR="00A66529">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008B4072">
-        <w:t>září</w:t>
+      <w:r w:rsidR="005042D3">
+        <w:t xml:space="preserve">říjen </w:t>
       </w:r>
       <w:r w:rsidR="005E682B">
-        <w:t xml:space="preserve"> 2026</w:t>
+        <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12933409" w14:textId="77777777" w:rsidR="003C1720" w:rsidRPr="00FD2336" w:rsidRDefault="003C1720" w:rsidP="003C1720"/>
-    <w:p w14:paraId="7688D08A" w14:textId="6D8F543B" w:rsidR="003C1720" w:rsidRPr="00714211" w:rsidRDefault="003C1720" w:rsidP="003C1720">
+    <w:p w14:paraId="7688D08A" w14:textId="48465FAA" w:rsidR="003C1720" w:rsidRPr="00714211" w:rsidRDefault="003C1720" w:rsidP="003C1720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">V tomto sběru dat budou aktuálně zjišťována </w:t>
       </w:r>
       <w:r w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>data</w:t>
       </w:r>
@@ -348,59 +348,59 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>od 1</w:t>
       </w:r>
       <w:r w:rsidR="004D402C" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A535CB" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008B4072">
+      <w:r w:rsidR="005042D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>srpna</w:t>
+        <w:t>září</w:t>
       </w:r>
       <w:r w:rsidR="00BC22AE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A07AD7" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="002644FE" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
@@ -428,78 +428,108 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D402C" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
       <w:r w:rsidR="00BC49E2" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0002728C">
+      <w:r w:rsidR="005042D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">31. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008B4072">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0002728C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">srpna </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005E682B">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="005042D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="0002728C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="005042D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">září </w:t>
+      </w:r>
+      <w:r w:rsidR="005E682B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">. Sběr je zahájen k datu </w:t>
       </w:r>
       <w:r w:rsidR="00B4279A" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00305916" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -584,59 +614,59 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00403CFE" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00464934" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008B4072">
+      <w:r w:rsidR="005042D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>září</w:t>
+        <w:t>října</w:t>
       </w:r>
       <w:r w:rsidR="00FB4884" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A07AD7" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="005E682B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
@@ -688,59 +718,59 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="005E682B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00B56667" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="008B4072">
+      <w:r w:rsidR="005042D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00996B59" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00714211" w:rsidRPr="2A2FD515">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79B533B1" w14:textId="77777777" w:rsidR="003C1720" w:rsidRDefault="003C1720" w:rsidP="003C1720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
@@ -5844,51 +5874,51 @@
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="61E14386" id="Zaoblený obdélník 74" o:spid="_x0000_s1026" style="position:absolute;margin-left:22.75pt;margin-top:111.95pt;width:220.6pt;height:16.65pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0B7XUhgIAAG4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X/1YurVBnSJokWFA&#10;0RZth54VWYoFyKImKXGyXz9KfiToih2G5aBQJvmR/ETy6nrfarITziswFS3OckqE4VArs6noj5fV&#10;pwtKfGCmZhqMqOhBeHq9+PjhqrNzUUIDuhaOIIjx885WtAnBzrPM80a0zJ+BFQaVElzLAl7dJqsd&#10;6xC91VmZ51+yDlxtHXDhPX697ZV0kfClFDw8SOlFILqimFtIp0vnOp7Z4orNN47ZRvEhDfYPWbRM&#10;GQw6Qd2ywMjWqT+gWsUdeJDhjEObgZSKi1QDVlPkb6p5bpgVqRYkx9uJJv//YPn97tk+OqShs37u&#10;UYxV7KVr4z/mR/aJrMNEltgHwvFjeZEXn2cFJRx1ZVHMyjKymR29rfPhm4CWRKGiDramfsIXSUSx&#10;3Z0Pvf1oFyMaWCmt06toQzpsqcv8PE8eHrSqozbaebdZ32hHdgwfdrXK8TdEPzHDXLTBlI6lJSkc&#10;tIgY2jwJSVQdi+kjxK4TEyzjXJhQ9KqG1aKPdn4abPRIhSfAiCwxywl7ABgte5ARu2dgsI+uIjXt&#10;5DyU/jfnySNFBhMm51YZcO9VprGqIXJvP5LUUxNZWkN9eHTEQT8y3vKVwme8Yz48MoczgtOEcx8e&#10;8JAa8KVgkChpwP1673u0x9ZFLSUdzlxF/c8tc4IS/d1gU18Ws1kc0nSZnX8t8eJONetTjdm2N4Cv&#10;jy2I2SUx2gc9itJB+4rrYRmjoooZjrEryoMbLzeh3wW4YLhYLpMZDqZl4c48Wx7BI6uxQ1/2r8zZ&#10;oZcDTsE9jPPJ5m+6ubeNngaW2wBSpVY/8jrwjUOdGmdYQHFrnN6T1XFNLn4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBJ8pr33gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiR21ME0&#10;TRPiVFWlrBEpB3BjJw7E4zR223B7hhUsZ+bpz/vlbnEju5o5DB4lPK8SYAZbrwfsJXwc66ctsBAV&#10;ajV6NBK+TYBddX9XqkL7G76baxN7RiEYCiXBxjgVnIfWGqfCyk8G6db52alI49xzPasbhbuRiyTZ&#10;cKcGpA9WTeZgTfvVXJyEunurM5urz6XpGpHvD+e5Tc9SPj4s+1dg0SzxD4ZffVKHipxO/oI6sFHC&#10;Ok2JlCDESw6MgPV2kwE70SbNBPCq5P8rVD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;dAe11IYCAABuBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEASfKa994AAAAKAQAADwAAAAAAAAAAAAAAAADgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="046994D0" wp14:editId="4483BF1D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3091180</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>724535</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="85725" cy="142875"/>
@@ -5935,51 +5965,51 @@
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:shapetype w14:anchorId="046994D0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textové pole 76" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:243.4pt;margin-top:57.05pt;width:6.75pt;height:11.25pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxZDz7DQIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+wiw0aKIULFWTJNQ&#10;W4lOfTaOTSI5Pu9sSNhfv7NDoOr2NO3lcvGd78f3fV7cdY1hR4W+BlvwyWjMmbISytruC/7jZf1p&#10;zpkPwpbCgFUFPynP75YfPyxal6spVGBKhYyKWJ+3ruBVCC7PMi8r1Qg/AqcsBTVgIwL94j4rUbRU&#10;vTHZdDy+yVrA0iFI5T2dPvRBvkz1tVYyPGntVWCm4DRbSBaT3UWbLRci36NwVS3PY4h/mKIRtaWm&#10;l1IPIgh2wPqPUk0tETzoMJLQZKB1LVXagbaZjN9ts62EU2kXAse7C0z+/5WVj8ete0YWuq/QEYER&#10;kNb53NNh3KfT2MQvTcooThCeLrCpLjBJh/PZ7XTGmaTI5Mt0fjuLRbLrXYc+fFPQsOgUHImUhJU4&#10;bnzoU4eU2MrCujYmEWMsawt+83k2ThcuESpuLPW4Thq90O268/g7KE+0FUJPuHdyXVPzjfDhWSAx&#10;TIuQasMTGW2AmsDZ46wC/PW385hPwFOUs5YUU3D/8yBQcWa+W6IkymtwcHB2g2MPzT2QCCf0HpxM&#10;Ll3AYAZXIzSvJOZV7EIhYSX1KngY3PvQ65Yeg1SrVUoiETkRNnbrZCwd4YtQvnSvAt0Z70A8PcKg&#10;JZG/g73P7YFfHQLoOnESAe1RPONMAkysnh9LVPjb/5R1fdLL3wAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ALMjgYfgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0tPwzAQhO9I/AdrkbhRO7REVYhTIR43&#10;oNAWCW5OvCQRfkS2k4Z/z3KC4+yMZr4tN7M1bMIQe+8kZAsBDF3jde9aCYf9w8UaWEzKaWW8Qwnf&#10;GGFTnZ6UqtD+6F5x2qWWUYmLhZLQpTQUnMemQ6viwg/oyPv0wapEMrRcB3Wkcmv4pRA5t6p3tNCp&#10;AW87bL52o5Vg3mN4rEX6mO7ap/Sy5ePbffYs5fnZfHMNLOGc/sLwi0/oUBFT7UenIzMSVuuc0BMZ&#10;2SoDRokrIZbAaros8xx4VfL/P1Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPFkPPsN&#10;AgAAGgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALMj&#10;gYfgAAAACwEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="46D26B60" w14:textId="3244EA98" w:rsidR="00037329" w:rsidRPr="00FA520B" w:rsidRDefault="00037329">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w14:textFill>
                             <w14:noFill/>
                           </w14:textFill>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00FA520B">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="18"/>
@@ -6047,51 +6077,51 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="26EFD950" id="Zaoblený obdélník 72" o:spid="_x0000_s1026" style="position:absolute;margin-left:18.4pt;margin-top:54.05pt;width:222pt;height:12pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACWQInhAIAAG4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X20HydYGdYqgRYYB&#10;RVu0HXpWZCk2IIsapbz260fJjwTdsMOwHBTKJD+Sn0he3xxaw3YKfQO25MVFzpmyEqrGbkr+/XX1&#10;6ZIzH4SthAGrSn5Unt8sPn643ru5mkANplLICMT6+d6VvA7BzbPMy1q1wl+AU5aUGrAVga64ySoU&#10;e0JvTTbJ88/ZHrByCFJ5T1/vOiVfJHytlQyPWnsVmCk55RbSielcxzNbXIv5BoWrG9mnIf4hi1Y0&#10;loKOUHciCLbF5jeotpEIHnS4kNBmoHUjVaqBqinyd9W81MKpVAuR491Ik/9/sPJh9+KekGjYOz/3&#10;JMYqDhrb+E/5sUMi6ziSpQ6BSfo4uSyupjlxKklXzCZRJpjs5O3Qh68KWhaFkiNsbfVML5KIErt7&#10;Hzr7wS5GtLBqjEmvYizbE/JVPsuThwfTVFEb7Txu1rcG2U7Qw65WOf366GdmlIuxlNKptCSFo1ER&#10;w9hnpVlTxWK6CLHr1AgrpFQ2FJ2qFpXqos3Ogw0eqfAEGJE1ZTli9wCDZQcyYHcM9PbRVaWmHZ37&#10;0v/mPHqkyGDD6Nw2FvBPlRmqqo/c2Q8kddREltZQHZ+QIXQj451cNfSM98KHJ4E0I/TyNPfhkQ5t&#10;gF4KeomzGvDnn75He2pd0nK2p5kruf+xFag4M98sNfVVMZ3GIU2X6ezLhC54rlmfa+y2vQV6/YI2&#10;jJNJjPbBDKJGaN9oPSxjVFIJKyl2yWXA4XIbul1AC0aq5TKZ0WA6Ee7ti5MRPLIaO/T18CbQ9b0c&#10;aAoeYJhPMX/XzZ1t9LSw3AbQTWr1E6893zTUqXH6BRS3xvk9WZ3W5OIXAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAMY/rodwAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU7DMBBF90jcwRokdtROCiUN&#10;caqqUtaIwAHceBIHYju13TbcnmEFy3nz9edNtVvsxC4Y4uidhGwlgKHrvB7dIOHjvXkogMWknFaT&#10;dyjhGyPs6tubSpXaX90bXto0MCpxsVQSTEpzyXnsDFoVV35GR7veB6sSjWHgOqgrlduJ50JsuFWj&#10;owtGzXgw2H21Zyuh6V+bZ7NVn0vbt/l2fziF7ukk5f3dsn8BlnBJf2H41Sd1qMnp6M9ORzZJWG/I&#10;PBEXRQaMAo+FIHIkss4z4HXF/79Q/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQACWQIn&#10;hAIAAG4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAx&#10;j+uh3AAAAAoBAAAPAAAAAAAAAAAAAAAAAN4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00FA520B">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64997329" wp14:editId="63248326">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3148591</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1461021</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="100425" cy="137425"/>
@@ -6135,51 +6165,51 @@
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:shape w14:anchorId="64997329" id="Textové pole 78" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:247.9pt;margin-top:115.05pt;width:7.9pt;height:10.8pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJoUcgDAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11r2zAUfR/sPwi9L3bStSsmTslaMgah&#10;LaSjz4osxQZZV7tSYme/fldynJRuT2Mv8rXu9zlH87u+Neyg0DdgSz6d5JwpK6Fq7K7kP15Wn245&#10;80HYShiwquRH5fnd4uOHeecKNYMaTKWQURHri86VvA7BFVnmZa1a4SfglCWnBmxFoF/cZRWKjqq3&#10;Jpvl+U3WAVYOQSrv6fZhcPJFqq+1kuFJa68CMyWn2UI6MZ3beGaLuSh2KFzdyNMY4h+maEVjqem5&#10;1IMIgu2x+aNU20gEDzpMJLQZaN1IlXagbab5u202tXAq7ULgeHeGyf+/svLxsHHPyEL/FXoiMALS&#10;OV94uoz79Brb+KVJGfkJwuMZNtUHJmNSnn+eXXMmyTW9+hJtqpJdkh368E1By6JRciRWEljisPZh&#10;CB1DYi8Lq8aYxIyxrCv5zdV1nhLOHipuLPW4jBqt0G971lRv1thCdaTtEAbivZOrhmZYCx+eBRLT&#10;tBCpNzzRoQ1QLzhZnNWAv/52H+OJAPJy1pFySu5/7gUqzsx3S9REmY0GjsZ2NOy+vQcS45TehZPJ&#10;pAQMZjQ1QvtKol7GLuQSVlKvkofRvA+DfulRSLVcpiASkxNhbTdOxtIRxYjoS/8q0J1gD8TXI4ya&#10;EsU79IfYAf/lPoBuEjUR1wHFE9wkxETu6dFEpb/9T1GXp734DQAA//8DAFBLAwQUAAYACAAAACEA&#10;WTVDTOEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuFHbhbQQ4lSIx41X&#10;C0hwc2KTRMR2ZG/S8O9ZTnDc2dHMN8Vmdj2bbExd8ArkQgCzvg6m842C15e7k3NgCbU3ug/eKvi2&#10;CTbl4UGhcxP2fmunHTaMQnzKtYIWccg5T3VrnU6LMFhPv88QnUY6Y8NN1HsKdz1fCrHiTneeGlo9&#10;2OvW1l+70Sno31O8rwR+TDfNAz4/8fHtVj4qdXw0X10CQzvjnxl+8QkdSmKqwuhNYr2Cs4uM0FHB&#10;8lRIYOTIpFwBq0jJ5Bp4WfD/G8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEmhRyAM&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFk1&#10;Q0zhAAAACwEAAA8AAAAAAAAAAAAAAAAAZgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="48829A1D" w14:textId="19E37AF5" w:rsidR="00037329" w:rsidRPr="00FA520B" w:rsidRDefault="00037329">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00FA520B">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>2</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
@@ -6355,51 +6385,51 @@
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="332E8FF1" id="Zaoblený obdélník 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:95.65pt;margin-top:120.25pt;width:101.25pt;height:21.75pt;z-index:251638784;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZcKI7hwIAAG4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X50YTR9BnSJokWFA&#10;0RVth54VWYoNyKJGKXGyXz9KfiToih2G5aBQJvmR/ETy5nbfGLZT6GuwBZ+eTThTVkJZ203Bf7yu&#10;vlxx5oOwpTBgVcEPyvPbxedPN62bqxwqMKVCRiDWz1tX8CoEN88yLyvVCH8GTllSasBGBLriJitR&#10;tITemCyfTC6yFrB0CFJ5T1/vOyVfJHytlQzftfYqMFNwyi2kE9O5jme2uBHzDQpX1bJPQ/xDFo2o&#10;LQUdoe5FEGyL9R9QTS0RPOhwJqHJQOtaqlQDVTOdvKvmpRJOpVqIHO9Gmvz/g5WPuxf3hERD6/zc&#10;kxir2Gts4j/lx/aJrMNIltoHJunjNL+aXV3OOJOkyy8v8nwW2cyO3g59+KqgYVEoOMLWls/0Ioko&#10;sXvwobMf7GJEC6vamPQqxrKWwlxPZpPk4cHUZdRGO4+b9Z1BthP0sKvVhH599BMzysVYSulYWpLC&#10;waiIYeyz0qwuqZi8ixC7To2wQkplw7RTVaJUXbTZabDBIxWeACOypixH7B5gsOxABuyOgd4+uqrU&#10;tKNzX/rfnEePFBlsGJ2b2gJ+VJmhqvrInf1AUkdNZGkN5eEJGUI3Mt7JVU3P+CB8eBJIM0LTRHMf&#10;vtOhDdBLQS9xVgH++uh7tKfWJS1nLc1cwf3PrUDFmflmqamvp+fncUjT5Xx2mdMFTzXrU43dNndA&#10;rz+lDeNkEqN9MIOoEZo3Wg/LGJVUwkqKXXAZcLjchW4X0IKRarlMZjSYToQH++JkBI+sxg593b8J&#10;dH0vB5qCRxjmU8zfdXNnGz0tLLcBdJ1a/chrzzcNdWqcfgHFrXF6T1bHNbn4DQAA//8DAFBLAwQU&#10;AAYACAAAACEArmt2jt4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Kjd&#10;pIUmjVNVlXJGpHyAGztxaLxOY7cNf89yguPMPs3OFLvZDexmptB7lLBcCGAGG6977CR8HquXDbAQ&#10;FWo1eDQSvk2AXfn4UKhc+zt+mFsdO0YhGHIlwcY45pyHxhqnwsKPBunW+smpSHLquJ7UncLdwBMh&#10;XrlTPdIHq0ZzsKY511cnoWrfqzebqa+5busk2x8uU7O+SPn8NO+3wKKZ4x8Mv/WpOpTU6eSvqAMb&#10;SGfLlFAJyUqsgRGRZimNOZGzWQngZcH/byh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AJlwojuHAgAAbgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAK5rdo7eAAAACwEAAA8AAAAAAAAAAAAAAAAA4QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C7D06F1" wp14:editId="764B8A8B">
             <wp:extent cx="5761930" cy="2792425"/>
             <wp:effectExtent l="0" t="0" r="0" b="8255"/>
             <wp:docPr id="4" name="Obrázek 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -6569,51 +6599,51 @@
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="52E5360D" id="Zaoblený obdélník 29" o:spid="_x0000_s1026" style="position:absolute;margin-left:6.15pt;margin-top:45.45pt;width:34.45pt;height:12.5pt;z-index:251639808;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUNGLMhwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+24SbsGdYqgRYYB&#10;RVu0HXpWZCkWIIuapMTJfv0o+SNBV+wwLAeFMslH8onk9c2+0WQnnFdgSjo5yykRhkOlzKakP15X&#10;X75S4gMzFdNgREkPwtObxedP162diwJq0JVwBEGMn7e2pHUIdp5lnteiYf4MrDColOAaFvDqNlnl&#10;WIvojc6KPL/IWnCVdcCF9/j1rlPSRcKXUvDwKKUXgeiSYm4hnS6d63hmi2s23zhma8X7NNg/ZNEw&#10;ZTDoCHXHAiNbp/6AahR34EGGMw5NBlIqLlINWM0kf1fNS82sSLUgOd6ONPn/B8sfdi/2ySENrfVz&#10;j2KsYi9dE/8xP7JPZB1GssQ+EI4fp+eX50VBCUfVZHaVFxeRzOzobJ0P3wQ0JAoldbA11TM+SOKJ&#10;7e596OwHuxjQwEppnR5FG9Ii8lU+y5OHB62qqI123m3Wt9qRHcN3Xa1y/PXRT8wwF20wpWNlSQoH&#10;LSKGNs9CElVhLUUXITadGGEZ58KESaeqWSW6aLPTYINHKjwBRmSJWY7YPcBg2YEM2B0DvX10Faln&#10;R+e+9L85jx4pMpgwOjfKgPuoMo1V9ZE7+4GkjprI0hqqw5MjDrqJ8ZavFD7jPfPhiTkcERwmHPvw&#10;iIfUgC8FvURJDe7XR9+jPXYuailpceRK6n9umROU6O8Ge/pqMp3GGU2X6eyywIs71axPNWbb3AK+&#10;/gQXjOVJjPZBD6J00LzhdljGqKhihmPskvLghstt6FYB7hculstkhnNpWbg3L5ZH8Mhq7NDX/Rtz&#10;tu/lgEPwAMN4svm7bu5so6eB5TaAVKnVj7z2fONMp8bp909cGqf3ZHXckovfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAzZyFGNsAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiT&#10;oEKdxqmqSjkjAh+wjZ04JbZT223D37Oc4Dg7o9k31W6xE7vqEEfvJOSrDJh2nVejGyR8fjRPG2Ax&#10;oVM4eaclfOsIu/r+rsJS+Zt719c2DYxKXCxRgklpLjmPndEW48rP2pHX+2AxkQwDVwFvVG4nXmTZ&#10;C7c4OvpgcNYHo7uv9mIlNP1b82oEnpa2bwuxP5xDtz5L+fiw7LfAkl7SXxh+8QkdamI6+otTkU2k&#10;i2dKShCZAEb+Ji+AHemerwXwuuL/B9Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANQ0&#10;YsyHAgAAbQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AM2chRjbAAAACAEAAA8AAAAAAAAAAAAAAAAA4QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="000C36A9">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F9068C5" wp14:editId="54302972">
             <wp:extent cx="5696865" cy="1630018"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:docPr id="25" name="Obrázek 25"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -6812,51 +6842,51 @@
                           </a:solidFill>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:shapetype w14:anchorId="1B314B08" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="Přímá spojnice se šipkou 37" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:243.65pt;margin-top:71.1pt;width:27.4pt;height:0;z-index:251641856;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7PEYpzgEAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8mO2zAMvRfoPwi6N3amRTsN4swh0/RS&#10;tIMuH6DIlC1AlgSKjZO/LyUnTjcUmEF9oLXwkXyP1PruODhxAEw2+EYuF7UU4HVore8a+e3r7sWt&#10;FImUb5ULHhp5giTvNs+frce4gpvQB9cCCg7i02qMjeyJ4qqqku5hUGkRIni+NAEHRbzFrmpRjRx9&#10;cNVNXb+uxoBtxKAhJT69ny7lpsQ3BjR9MiYBCddIro2KxWL32VabtVp1qGJv9bkM9YQqBmU9J51D&#10;3StS4jvaP0INVmNIwdBCh6EKxlgNhQOzWda/sfnSqwiFC4uT4ixT+n9h9cfD1j8gyzDGtErxATOL&#10;o8Eh/7k+cSxinWax4EhC8+HLV29u67dS6MtVdcVFTPQewiDyopGJUNmup23wnjsScFm0UocPiTgz&#10;Ay+AnNT5bFNwtt1Z58oGu/3WoTgobuNuV/OXO8fAX9xIWffOt4JOkUeN0CrfOTh75rDVlWRZ0cnB&#10;lPIzGGFbpjWVVuYP5pRKa/C0nCOxd4YZLm8G1oXTP4Fn/wyFMpuPAc+Ikjl4msGD9QH/lp2Ol5LN&#10;5H9RYOKdJdiH9lTaX6ThISuqnh9EnuKf9wV+fbabHwAAAP//AwBQSwMEFAAGAAgAAAAhAOz1H+be&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FKxDAQhu+C7xBG8CJu2trVUpsuIigKi+Lqxdu0&#10;GZtik5Qmu61v7wiCHmf+j3++qTaLHcSBptB7pyBdJSDItV73rlPw9np3XoAIEZ3GwTtS8EUBNvXx&#10;UYWl9rN7ocMudoJLXChRgYlxLKUMrSGLYeVHcpx9+Mli5HHqpJ5w5nI7yCxJLqXF3vEFgyPdGmo/&#10;d3ur4NEsNm0e1tsz/fz0jvdzge1SKHV6stxcg4i0xD8YfvRZHWp2avze6SAGBXlxdcEoB3mWgWBi&#10;nWcpiOZ3I+tK/v+h/gYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC7PEYpzgEAAP4DAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDs9R/m3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAACgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" strokecolor="red" strokeweight=".5pt">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251640832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5161B3DF" wp14:editId="42BAE5E0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3515130</wp:posOffset>
                 </wp:positionH>
@@ -6893,51 +6923,51 @@
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="06553EC1" id="Zaoblený obdélník 35" o:spid="_x0000_s1026" style="position:absolute;margin-left:276.8pt;margin-top:64.9pt;width:13.7pt;height:13.25pt;z-index:251640832;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACbQGUhwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2xnSdsEdYogRYYB&#10;RRu0HXpWZCk2IIuapMTJfv0o+SNBV+wwLAeFMslH8onk7d2xVuQgrKtA5zQbpZQIzaGo9C6nP17X&#10;X24ocZ7pginQIqcn4ejd4vOn28bMxRhKUIWwBEG0mzcmp6X3Zp4kjpeiZm4ERmhUSrA183i1u6Sw&#10;rEH0WiXjNL1KGrCFscCFc/j1vlXSRcSXUnD/JKUTnqicYm4+njae23Ami1s231lmyop3abB/yKJm&#10;lcagA9Q984zsbfUHVF1xCw6kH3GoE5Cy4iLWgNVk6btqXkpmRKwFyXFmoMn9P1j+eHgxG4s0NMbN&#10;HYqhiqO0dfjH/MgxknUayBJHTzh+zK6/ztIJJRxV2dXNeDYNZCZnZ2Od/yagJkHIqYW9Lp7xQSJP&#10;7PDgfGvf24WAGtaVUvFRlCYNIs/SaRo9HKiqCNpg5+xuu1KWHBi+63qd4q+LfmGGuSiNKZ0ri5I/&#10;KREwlH4WklQF1jJuI4SmEwMs41xon7WqkhWijTa9DNZ7xMIjYECWmOWA3QH0li1Ij90y0NkHVxF7&#10;dnDuSv+b8+ARI4P2g3NdabAfVaawqi5ya9+T1FITWNpCcdpYYqGdGGf4usJnfGDOb5jFEcFhwrH3&#10;T3hIBfhS0EmUlGB/ffQ92GPnopaSBkcup+7nnllBifqusadn2WQSZjReJtPrMV7spWZ7qdH7egX4&#10;+hkuGMOjGOy96kVpoX7D7bAMUVHFNMfYOeXe9peVb1cB7hculstohnNpmH/QL4YH8MBq6NDX4xuz&#10;putlj0PwCP14svm7bm5tg6eG5d6DrGKrn3nt+MaZjo3T7Z+wNC7v0eq8JRe/AQAA//8DAFBLAwQU&#10;AAYACAAAACEASZdm4N0AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW6DMBBE75X6D9ZW6q0x&#10;IYIGgomiSJyr0n7ABhtMim1iOwn9+25P7XFnnmZnqv1iJnZTPozOClivEmDKdk6OdhDw+dG8bIGF&#10;iFbi5KwS8K0C7OvHhwpL6e72Xd3aODAKsaFEATrGueQ8dFoZDCs3K0te77zBSKcfuPR4p3Az8TRJ&#10;cm5wtPRB46yOWnVf7dUIaPq35lUXeF7avk2Lw/Hiu+wixPPTctgBi2qJfzD81qfqUFOnk7taGdgk&#10;IMs2OaFkpAVtICLbrmndiZQs3wCvK/5/Q/0DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;Am0BlIcCAABtBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEASZdm4N0AAAALAQAADwAAAAAAAAAAAAAAAADhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00693289">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24342FD6" wp14:editId="0B5529A9">
             <wp:extent cx="5759234" cy="2222571"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="33" name="Obrázek 33"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -7034,51 +7064,51 @@
                           </a:solidFill>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:shape w14:anchorId="7202E939" id="Přímá spojnice se šipkou 43" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:421.65pt;margin-top:36.6pt;width:20.15pt;height:0;flip:x;z-index:251643904;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAjTyUY3gEAABEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfabJFXUHVdA9dCgcE&#10;KxZ+gOuME0uObY2Hpv33jJ02y+cBRA5WEs97897zeHN3Gpw4AiYbfCNvFrUU4HVore8a+eXz/sUr&#10;KRIp3yoXPDTyDEnebZ8/24xxDcvQB9cCCibxaT3GRvZEcV1VSfcwqLQIETxvmoCDIv7ErmpRjcw+&#10;uGpZ17fVGLCNGDSkxH/vp025LfzGgKaPxiQg4RrJ2qisWNZDXqvtRq07VLG3+iJD/YOKQVnPTWeq&#10;e0VKfEX7C9VgNYYUDC10GKpgjNVQPLCbm/onN4+9ilC8cDgpzjGl/0erPxx3/gE5hjGmdYoPmF2c&#10;DA7COBvf8ZkWX6xUnEps5zk2OJHQ/HO5uq1fLqXQ161qYshMERO9hTCI/NLIRKhs19MueM9nE3Bi&#10;V8f3iVgDA6+ADHZejI18vVquioYUnG331rm8l7A77ByKo+KT3e9rfvJhMsMPZaSse+NbQefI00do&#10;le8cXCqdZ8CT7/JGZwdT709ghG3Z36SxjCTMLZXW4OlmZuLqDDMsbwbWk+w8y38CXuozFMq4/g14&#10;RpTOwdMMHqwP+LvudLpKNlP9NYHJd47gENpzmYgSDc9dSfVyR/Jgf/9d4E83efsNAAD//wMAUEsD&#10;BBQABgAIAAAAIQD9niN/3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRu&#10;LKWFrevqTtMkJMSNbZfdssZrKxqnStKtvD1BHNjR9qff31+uJ9OLCznfWUZ4niUgiGurO24QDvu3&#10;pxyED4q16i0Twjd5WFf3d6UqtL3yJ112oRExhH2hENoQhkJKX7dklJ/ZgTjeztYZFeLoGqmdusZw&#10;08s0SebSqI7jh1YNtG2p/tqNBuF1IWsaj6l0EzVnsh/L92EfEB8fps0KRKAp/MPwqx/VoYpOJzuy&#10;9qJHyF+yLKIIiywFEYE8z+YgTn8LWZXytkH1AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ACNPJRjeAQAAEQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAP2eI3/cAAAACQEAAA8AAAAAAAAAAAAAAAAAOAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" strokecolor="red">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251642880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CCC4EAF" wp14:editId="64595E50">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3825824</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>384429</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1294791" cy="175565"/>
@@ -7111,51 +7141,51 @@
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="7FD52C1C" id="Zaoblený obdélník 41" o:spid="_x0000_s1026" style="position:absolute;margin-left:301.25pt;margin-top:30.25pt;width:101.95pt;height:13.8pt;z-index:251642880;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBuDAUhwIAAG4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HSbsEdYqgRYYB&#10;RVu0HXpWZCkWIIuapMTJfv0o+SNBV+wwLAeFMslH8onk9c2h0WQvnFdgSlpc5JQIw6FSZlvSH6/r&#10;L18p8YGZimkwoqRH4enN8vOn69YuxARq0JVwBEGMX7S2pHUIdpFlnteiYf4CrDColOAaFvDqtlnl&#10;WIvojc4meX6ZteAq64AL7/HrXaeky4QvpeDhUUovAtElxdxCOl06N/HMltdssXXM1or3abB/yKJh&#10;ymDQEeqOBUZ2Tv0B1SjuwIMMFxyaDKRUXKQasJoif1fNS82sSLUgOd6ONPn/B8sf9i/2ySENrfUL&#10;j2Ks4iBdE/8xP3JIZB1HssQhEI4fi8l8ejUvKOGoK65ms8tZZDM7eVvnwzcBDYlCSR3sTPWML5KI&#10;Yvt7Hzr7wS5GNLBWWqdX0Ya0iDzPZ3ny8KBVFbXRzrvt5lY7smf4sOt1jr8++pkZ5qINpnQqLUnh&#10;qEXE0OZZSKIqLGbSRYhdJ0ZYxrkwoehUNatEF212HmzwSIUnwIgsMcsRuwcYLDuQAbtjoLePriI1&#10;7ejcl/4359EjRQYTRudGGXAfVaaxqj5yZz+Q1FETWdpAdXxyxEE3Mt7ytcJnvGc+PDGHM4LThHMf&#10;HvGQGvCloJcoqcH9+uh7tMfWRS0lLc5cSf3PHXOCEv3dYFPPi+k0Dmm6TGdXE7y4c83mXGN2zS3g&#10;62MLYnZJjPZBD6J00LzheljFqKhihmPskvLghstt6HYBLhguVqtkhoNpWbg3L5ZH8Mhq7NDXwxtz&#10;tu/lgFPwAMN8ssW7bu5so6eB1S6AVKnVT7z2fONQp8bpF1DcGuf3ZHVak8vfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAz8c/JNwAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Kjd&#10;iIY0xKmqSjkjAh+wjZ04ENup7bbh79me4LSz2tHsm2q32IlddIijdxLWKwFMu86r0Q0SPj+apwJY&#10;TOgUTt5pCT86wq6+v6uwVP7q3vWlTQOjEBdLlGBSmkvOY2e0xbjys3Z0632wmGgNA1cBrxRuJ54J&#10;kXOLo6MPBmd9MLr7bs9WQtO/NS9mi19L27fZdn84hW5zkvLxYdm/Akt6SX9muOETOtTEdPRnpyKb&#10;JOQi25D1JmiSoRD5M7AjiWINvK74/wb1LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBB&#10;uDAUhwIAAG4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDPxz8k3AAAAAkBAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0031145A">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55E91907" wp14:editId="31DC89D8">
             <wp:extent cx="5693134" cy="2059631"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:docPr id="39" name="Obrázek 39"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -7255,51 +7285,51 @@
                           </a:solidFill>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:shape w14:anchorId="34ED240D" id="Přímá spojnice se šipkou 48" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:8.05pt;margin-top:120.55pt;width:19pt;height:0;z-index:251644928;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9IxZa1wEAAAcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu0zAQ3SPxD5b3NGl1L4Kq6V30UjYI&#10;rnh8gOuME0uObY2Hpv17xk6b8lyAyMLxY87MOcfjzcNpcOIImGzwjVwuainA69Ba3zXyy+f9i1dS&#10;JFK+VS54aOQZknzYPn+2GeMaVqEPrgUUnMSn9Rgb2RPFdVUl3cOg0iJE8HxoAg6KeIld1aIaOfvg&#10;qlVdv6zGgG3EoCEl3n2cDuW25DcGNH0wJgEJ10jmRmXEMh7yWG03at2hir3VFxrqH1gMynouOqd6&#10;VKTEV7S/pBqsxpCCoYUOQxWMsRqKBlazrH9S86lXEYoWNifF2ab0/9Lq98edf0K2YYxpneITZhUn&#10;g0P+Mz9xKmadZ7PgRELz5upueVevpNDXo+qGi5joLYRB5EkjE6GyXU+74D3fSMBl8Uod3yXiygy8&#10;AnJR58XYyNf3q/sSlYKz7d46l88SdoedQ3FUfJ/7fc1fvkLO8EMYKeve+FbQOXLPEVrlOweXSOcZ&#10;cFNbZnR2MNX+CEbYlvVNHEsjwlxSaQ2elnMmjs4ww/RmYD3Rzh38J+AlPkOhNOnfgGdEqRw8zeDB&#10;+oC/q06nK2UzxV8dmHRnCw6hPZc+KNZwtxVXLy8jt/P36wK/vd/tNwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAGFlH2nZAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj9FqwzAMRd8H/QejQd9WJyELI4tT&#10;2kHZ87p+gBtrcbZYDrGbpP36aTDYnqQrXa6Oqu3iejHhGDpPCtJNAgKp8aajVsHp/fDwBCJETUb3&#10;nlDBFQNs69VdpUvjZ3rD6RhbwSEUSq3AxjiUUobGotNh4wck3n340enIcmylGfXM4a6XWZIU0umO&#10;+ILVA75YbL6OF6egcDKzt2IyO5PM8nA95a+f+1yp9f2yewYRcYl/ZvjBZ3SomensL2SC6FkXKTsV&#10;ZHnKDRsec67n34GsK/n/g/obAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/SMWWtcBAAAH&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAYWUfadkA&#10;AAAJAQAADwAAAAAAAAAAAAAAAAAxBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADcF&#10;AAAAAA==&#10;" strokecolor="red">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00DD39D4">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CB4FF32" wp14:editId="61DAEDF6">
             <wp:extent cx="5755300" cy="2355354"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:docPr id="46" name="Obrázek 46"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -7493,51 +7523,51 @@
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="3F7C448C" id="Zaoblený obdélník 51" o:spid="_x0000_s1026" style="position:absolute;margin-left:25.35pt;margin-top:119.65pt;width:31.15pt;height:13.45pt;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDE4MAhgIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+1kzdIEdYqgRYYB&#10;RVe0HXpWZCk2IIsapbz260fJjwRdscOwHBTKJD+Sn0he3xwaw3YKfQ224KOLnDNlJZS13RT8x8vq&#10;0xVnPghbCgNWFfyoPL9ZfPxwvXdzNYYKTKmQEYj1870reBWCm2eZl5VqhL8ApywpNWAjAl1xk5Uo&#10;9oTemGyc51+yPWDpEKTynr7etUq+SPhaKxm+a+1VYKbglFtIJ6ZzHc9scS3mGxSuqmWXhviHLBpR&#10;Wwo6QN2JINgW6z+gmloieNDhQkKTgda1VKkGqmaUv6nmuRJOpVqIHO8Gmvz/g5UPu2f3iETD3vm5&#10;JzFWcdDYxH/Kjx0SWceBLHUITNLHz7PJ9GrCmSTVaJpPZtNIZnZydujDVwUNi0LBEba2fKIHSTyJ&#10;3b0PrX1vFwNaWNXGpEcxlu0JeZZP8uThwdRl1EY7j5v1rUG2E/Suq1VOvy76mRnlYiyldKosSeFo&#10;VMQw9klpVpdUy7iNEJtODbBCSmXDqFVVolRttMl5sN4jFZ4AI7KmLAfsDqC3bEF67JaBzj66qtSz&#10;g3NX+t+cB48UGWwYnJvaAr5XmaGqusitfU9SS01kaQ3l8REZQjsx3slVTc94L3x4FEgjQsNEYx++&#10;06EN0EtBJ3FWAf5673u0p84lLWd7GrmC+59bgYoz881ST89Gl5dxRtPlcjId0wXPNetzjd02t0Cv&#10;P6IF42QSo30wvagRmlfaDssYlVTCSopdcBmwv9yGdhXQfpFquUxmNJdOhHv77GQEj6zGDn05vAp0&#10;XS8HGoIH6MdTzN90c2sbPS0stwF0nVr9xGvHN810apxu/8SlcX5PVqctufgNAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAnx5wC3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BboMwEEX3lXoHayp115iA&#10;QgrFRFEk1lVpDuDgAdNim9hOQm/fyapdzszTn/er3WImdkUfRmcFrFcJMLSdU6MdBBw/m5dXYCFK&#10;q+TkLAr4wQC7+vGhkqVyN/uB1zYOjEJsKKUAHeNcch46jUaGlZvR0q133shIox+48vJG4WbiaZLk&#10;3MjR0gctZzxo7L7bixHQ9O/NVhfya2n7Ni32h7PvNmchnp+W/RuwiEv8g+GuT+pQk9PJXawKbBKw&#10;SbZECkizIgN2B9YZlTvRJs9T4HXF/1eofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCD&#10;E4MAhgIAAG0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAnx5wC3QAAAAoBAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C9F4FD7" wp14:editId="54F36D88">
             <wp:extent cx="5693434" cy="2804041"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="50" name="Obrázek 50"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -7584,57 +7614,68 @@
       <w:r w:rsidRPr="00700549">
         <w:lastRenderedPageBreak/>
         <w:t>Systém zobrazí nové ok</w:t>
       </w:r>
       <w:r w:rsidR="00A90253" w:rsidRPr="00700549">
         <w:t>no pro zadání detailu vzdělání:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20F9411B" w14:textId="61673641" w:rsidR="00882375" w:rsidRPr="00700549" w:rsidRDefault="00882375" w:rsidP="00882375">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>doc.</w:t>
       </w:r>
       <w:r w:rsidRPr="00700549">
-        <w:t xml:space="preserve"> - Docent pro určitý obor - </w:t>
+        <w:t xml:space="preserve"> - Docent pro určitý </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00700549">
+        <w:t xml:space="preserve">obor - </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dle § 71 zákona o vysokých školách </w:t>
+        <w:t>Dle</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE114D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> § 71 zákona o vysokých školách </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>docenta pro určitý obor</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> jmenuje rektor na základě habilitačního řízení dle § 72 tohoto zákona. Do této kategorie spadají také docenti dle </w:t>
       </w:r>
       <w:r w:rsidRPr="00700549">
         <w:t>dohody/protokolu/úmluvy o vzájemném uznávání rovnocennosti dokladů o uznání titulů „doc.“</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7650,57 +7691,68 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00700549">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15437696" w14:textId="7F985635" w:rsidR="00882375" w:rsidRPr="00700549" w:rsidRDefault="00882375" w:rsidP="00882375">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00700549">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>prof.</w:t>
       </w:r>
       <w:r w:rsidRPr="00700549">
-        <w:t xml:space="preserve"> - Profesor pro určitý obor - </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> - Profesor pro určitý </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00700549">
+        <w:t xml:space="preserve">obor - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00700549">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dle § 73 odst. 1 zákona o vysokých školách </w:t>
+        <w:t>Dle</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00700549">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> § 73 odst. 1 zákona o vysokých školách </w:t>
       </w:r>
       <w:r w:rsidRPr="00700549">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>profesorem pro určitý obor</w:t>
       </w:r>
       <w:r w:rsidRPr="00700549">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> jmenuje prezident republiky toho, kdo byl na jmenování profesorem navržen vědeckou nebo uměleckou radou vysoké školy v souladu s § 74 tohoto zákona.</w:t>
       </w:r>
       <w:r w:rsidRPr="00700549">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00700549">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Do této kategorie spadají také docenti dle </w:t>
       </w:r>
       <w:r w:rsidRPr="00700549">
         <w:t xml:space="preserve">dohody/protokolu/úmluvy o vzájemném uznávání rovnocennosti dokladů o uznání titulů „prof.“ </w:t>
@@ -7953,51 +8005,51 @@
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="6F40B318" id="Zaoblený obdélník 53" o:spid="_x0000_s1026" style="position:absolute;margin-left:355.55pt;margin-top:141.15pt;width:35.45pt;height:12.35pt;z-index:251646976;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkCb1XhgIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+1kSbcEdYqgRYYB&#10;RVu0HXpWZCk2IIsapbz260fJjwRdscOwHBTKJD+Sn0heXR8aw3YKfQ224KOLnDNlJZS13RT8x8vq&#10;01fOfBC2FAasKvhReX69+Pjhau/magwVmFIhIxDr53tX8CoEN88yLyvVCH8BTllSasBGBLriJitR&#10;7Am9Mdk4zy+zPWDpEKTynr7etkq+SPhaKxketPYqMFNwyi2kE9O5jme2uBLzDQpX1bJLQ/xDFo2o&#10;LQUdoG5FEGyL9R9QTS0RPOhwIaHJQOtaqlQDVTPK31TzXAmnUi1EjncDTf7/wcr73bN7RKJh7/zc&#10;kxirOGhs4j/lxw6JrONAljoEJunjZJp//nLJmSTVaHo5m8wimdnJ2aEP3xQ0LAoFR9ja8okeJPEk&#10;dnc+tPa9XQxoYVUbkx7FWLYn5Fk+zZOHB1OXURvtPG7WNwbZTtC7rlY5/broZ2aUi7GU0qmyJIWj&#10;URHD2CelWV1SLeM2Qmw6NcAKKZUNo1ZViVK10abnwXqPVHgCjMiashywO4DesgXpsVsGOvvoqlLP&#10;Ds5d6X9zHjxSZLBhcG5qC/heZYaq6iK39j1JLTWRpTWUx0dkCO3EeCdXNT3jnfDhUSCNCA0TjX14&#10;oEMboJeCTuKsAvz13vdoT51LWs72NHIF9z+3AhVn5rulnp6NJpM4o+kymX4Z0wXPNetzjd02N0Cv&#10;P6IF42QSo30wvagRmlfaDssYlVTCSopdcBmwv9yEdhXQfpFquUxmNJdOhDv77GQEj6zGDn05vAp0&#10;XS8HGoJ76MdTzN90c2sbPS0stwF0nVr9xGvHN810apxu/8SlcX5PVqctufgNAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAWfyGq3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiR21I4r&#10;SJrGqapKWSNCDzCNnTgltlPbbcPtMStYjubp//er3WImclM+jM4KyFYMiLKdk6MdBBw/m5cCSIho&#10;JU7OKgHfKsCufnyosJTubj/UrY0DSSE2lChAxziXlIZOK4Nh5WZl06933mBMpx+o9HhP4WainLE3&#10;anC0qUHjrA5adV/t1Qho+vcm1xs8L23f8s3+cPHd60WI56dlvwUS1RL/YPjVT+pQJ6eTu1oZyCQg&#10;z7IsoQJ4wddAEpEXPK07CViznAGtK/p/Q/0DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;pAm9V4YCAABtBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAFn8hqt4AAAALAQAADwAAAAAAAAAAAAAAAADgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00175F00">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1671B30C" wp14:editId="44938DF2">
             <wp:extent cx="5710818" cy="1995777"/>
             <wp:effectExtent l="0" t="0" r="4445" b="5080"/>
             <wp:docPr id="52" name="Obrázek 52"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -8088,51 +8140,51 @@
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="19FD49F0" id="Zaoblený obdélník 55" o:spid="_x0000_s1026" style="position:absolute;margin-left:26.95pt;margin-top:42.8pt;width:18.8pt;height:14.45pt;z-index:251648000;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUoDfQhgIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X22nj6VBnSJokWFA&#10;0QZth54VWYoFyKImKXGyXz9KfiToih2G5aBQJvmR/ETy5nbfaLITziswJS3OckqE4VApsynpj9fl&#10;lyklPjBTMQ1GlPQgPL2df/5009qZmEANuhKOIIjxs9aWtA7BzrLM81o0zJ+BFQaVElzDAl7dJqsc&#10;axG90dkkz6+yFlxlHXDhPX6975R0nvClFDw8SelFILqkmFtIp0vnOp7Z/IbNNo7ZWvE+DfYPWTRM&#10;GQw6Qt2zwMjWqT+gGsUdeJDhjEOTgZSKi1QDVlPk76p5qZkVqRYkx9uRJv//YPnj7sWuHNLQWj/z&#10;KMYq9tI18R/zI/tE1mEkS+wD4fhxcj6dnl9RwlFVTM+nxTSSmR2drfPhm4CGRKGkDramesYHSTyx&#10;3YMPnf1gFwMaWCqt06NoQ1pEvs4v8+ThQasqaqOdd5v1nXZkx/Bdl8scf330EzPMRRtM6VhZksJB&#10;i4ihzbOQRFWxli5CbDoxwjLOhQlFp6pZJbpol6fBBo9UeAKMyBKzHLF7gMGyAxmwOwZ6++gqUs+O&#10;zn3pf3MePVJkMGF0bpQB91FlGqvqI3f2A0kdNZGlNVSHlSMOuonxli8VPuMD82HFHI4IDhOOfXjC&#10;Q2rAl4JeoqQG9+uj79EeOxe1lLQ4ciX1P7fMCUr0d4M9fV1cXMQZTZeLy68TvLhTzfpUY7bNHeDr&#10;F7hgLE9itA96EKWD5g23wyJGRRUzHGOXlAc3XO5Ctwpwv3CxWCQznEvLwoN5sTyCR1Zjh77u35iz&#10;fS8HHIJHGMaTzd51c2cbPQ0stgGkSq1+5LXnG2c6NU6/f+LSOL0nq+OWnP8GAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBmfNiz3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiR21EnB&#10;pQlxqqpS1ojAAaaxEwficWq7bbg9ZgXL0X/6/021W+zELtqH0ZGEfJUB09Q5NdIg4eO9edgCCxFJ&#10;4eRIS/jWAXb17U2FpXJXetOXNg4slVAoUYKJcS45D53RFsPKzZpS1jtvMabTD1x5vKZyO/F1lm24&#10;xZHSgsFZH4zuvtqzldD0r82zKfBzaft2XewPJ9+Jk5T3d8v+BVjUS/yD4Vc/qUOdnI7uTCqwSYJ4&#10;LBIpYSs2wFJe5ALYMXH5kwBeV/z/A/UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJSg&#10;N9CGAgAAbQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AGZ82LPcAAAACAEAAA8AAAAAAAAAAAAAAAAA4AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00D17873">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="024D8975" wp14:editId="4E27C405">
             <wp:extent cx="5675043" cy="1003110"/>
             <wp:effectExtent l="0" t="0" r="1905" b="6985"/>
             <wp:docPr id="54" name="Obrázek 54"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -8326,51 +8378,51 @@
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="28A2C719" id="Zaoblený obdélník 59" o:spid="_x0000_s1026" style="position:absolute;margin-left:33.95pt;margin-top:13.35pt;width:42.45pt;height:15.55pt;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAj+sjshgIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+1kTdsEdYqgRYYB&#10;RVu0HXpWZCk2IIsapbz260fJjwRdscOwHBTKJD+Sn0he3+wbw7YKfQ224KOznDNlJZS1XRf8x+vy&#10;yxVnPghbCgNWFfygPL+Zf/50vXMzNYYKTKmQEYj1s50reBWCm2WZl5VqhD8DpywpNWAjAl1xnZUo&#10;doTemGyc5xfZDrB0CFJ5T1/vWiWfJ3ytlQyPWnsVmCk45RbSielcxTObX4vZGoWratmlIf4hi0bU&#10;loIOUHciCLbB+g+oppYIHnQ4k9BkoHUtVaqBqhnl76p5qYRTqRYix7uBJv//YOXD9sU9IdGwc37m&#10;SYxV7DU28Z/yY/tE1mEgS+0Dk/Rx8nWaX11wJkk1ml5eXk0jmdnR2aEP3xQ0LAoFR9jY8pkeJPEk&#10;tvc+tPa9XQxoYVkbkx7FWLaLyPkkTx4eTF1GbbTzuF7dGmRbQe+6XOb066KfmFEuxlJKx8qSFA5G&#10;RQxjn5VmdUm1jNsIsenUACukVDaMWlUlStVGm5wG6z1S4QkwImvKcsDuAHrLFqTHbhno7KOrSj07&#10;OHel/8158EiRwYbBuakt4EeVGaqqi9za9yS11ESWVlAenpAhtBPjnVzW9Iz3wocngTQiNEw09uGR&#10;Dm2AXgo6ibMK8NdH36M9dS5pOdvRyBXc/9wIVJyZ75Z6ejo6P48zmi7nk8sxXfBUszrV2E1zC/T6&#10;I1owTiYx2gfTixqheaPtsIhRSSWspNgFlwH7y21oVwHtF6kWi2RGc+lEuLcvTkbwyGrs0Nf9m0DX&#10;9XKgIXiAfjzF7F03t7bR08JiE0DXqdWPvHZ800ynxun2T1wap/dkddyS898AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAZSIOr2wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BboMwEETvlfoP1lbqrTFF&#10;AgJhiaJInKvSfsAGG0yLbWI7Cf37Oqf2OJrRzJt6v+qZXaXzkzUIr5sEmDS9FZMZET4/2pctMB/I&#10;CJqtkQg/0sO+eXyoqRL2Zt7ltQsjiyXGV4SgQlgqzn2vpCa/sYs00Rus0xSidCMXjm6xXM88TZKc&#10;a5pMXFC0yKOS/Xd30Qjt8NYWqqSvtRu6tDwcz67PzojPT+thByzINfyF4Y4f0aGJTCd7McKzGSEv&#10;yphESPMC2N3P0njlhJAVW+BNzf8faH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAI/rI&#10;7IYCAABtBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;GUiDq9sAAAAIAQAADwAAAAAAAAAAAAAAAADgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2165EBBD" wp14:editId="50C9837E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>55548</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>538120</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="225188" cy="184245"/>
@@ -8406,51 +8458,51 @@
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="015E8BB9" id="Zaoblený obdélník 57" o:spid="_x0000_s1026" style="position:absolute;margin-left:4.35pt;margin-top:42.35pt;width:17.75pt;height:14.5pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBH9ubMhAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X20HydYGdYqgRYYB&#10;RVu0HXpWZCk2IIsapbz260fJjwTdsMOwHBTJJD+SHx/XN4fWsJ1C34AteXGRc6ashKqxm5J/f119&#10;uuTMB2ErYcCqkh+V5zeLjx+u926uJlCDqRQyArF+vnclr0Nw8yzzslat8BfglCWhBmxFoCdusgrF&#10;ntBbk03y/HO2B6wcglTe09e7TsgXCV9rJcOj1l4FZkpOsYV0YjrX8cwW12K+QeHqRvZhiH+IohWN&#10;Jacj1J0Igm2x+Q2qbSSCBx0uJLQZaN1IlXKgbIr8XTYvtXAq5ULkeDfS5P8frHzYvbgnJBr2zs89&#10;XWMWB41t/Kf42CGRdRzJUofAJH2cTGbFJVVXkqi4nE6ms0hmdjJ26MNXBS2Ll5IjbG31TAVJPInd&#10;vQ+d/qAXHVpYNcakohjL9oR8lc/yZOHBNFWURj2Pm/WtQbYTVNfVKqdf7/1MjWIxlkI6ZZZu4WhU&#10;xDD2WWnWVDGXzkNsOjXCCimVDUUnqkWlOm+zc2eDRUo8AUZkTVGO2D3AoNmBDNgdA71+NFWpZ0fj&#10;PvW/GY8WyTPYMBq3jQX8U2aGsuo9d/oDSR01kaU1VMcnZAjdxHgnVw2V8V748CSQRoSGicY+PNKh&#10;DVCloL9xVgP+/NP3qE+dS1LO9jRyJfc/tgIVZ+abpZ6+KqbTOKPpMZ19mdADzyXrc4ndtrdA1S9o&#10;wTiZrlE/mOGqEdo32g7L6JVEwkryXXIZcHjchm4V0H6RarlMajSXToR7++JkBI+sxg59PbwJdH0v&#10;BxqCBxjGU8zfdXOnGy0tLLcBdJNa/cRrzzfNdGqcfv/EpXH+TlqnLbn4BQAA//8DAFBLAwQUAAYA&#10;CAAAACEA5VmBr9kAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQU7DMBBF90jcwRokdtRpCKQN&#10;caqqUtaIwAGmiRMH4nFqu224PcMKVl+j//TnlbvFTuKifRgdKVivEhCaWteNNCj4eK8fNiBCROpw&#10;cqQVfOsAu+r2psSic1d605cmDoJHKBSowMQ4F1KG1miLYeVmTdz1zluMfPpBdh6vPG4nmSbJs7Q4&#10;En8wOOuD0e1Xc7YK6v61zs0WP5emb9Lt/nDy7dNJqfu7Zf8CIuol/sHwq8/qULHT0Z2pC2JSsMkZ&#10;5Mg4uc6yFMSRsfVjDrIq5X//6gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBH9ubMhAIA&#10;AG0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDlWYGv&#10;2QAAAAcBAAAPAAAAAAAAAAAAAAAAAN4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00131FEE">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D9E7B3B" wp14:editId="17930F25">
             <wp:extent cx="5712995" cy="982638"/>
             <wp:effectExtent l="0" t="0" r="2540" b="8255"/>
             <wp:docPr id="56" name="Obrázek 56"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -8543,107 +8595,197 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED712A">
         <w:rPr>
           <w:rStyle w:val="dxebaseoffice2010blue1"/>
           <w:iCs/>
           <w:color w:val="008000"/>
         </w:rPr>
         <w:t>(např.</w:t>
       </w:r>
       <w:r w:rsidR="00143B0F">
         <w:rPr>
           <w:rStyle w:val="dxebaseoffice2010blue1"/>
           <w:iCs/>
           <w:color w:val="008000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED712A">
         <w:rPr>
           <w:rStyle w:val="dxebaseoffice2010blue1"/>
           <w:iCs/>
           <w:color w:val="008000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ing., Ing. arch., MUDr., MDDr., MVDr., MgA., </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B9710A">
+        <w:t xml:space="preserve"> Ing., Ing. arch., MUDr., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED712A">
         <w:rPr>
           <w:rStyle w:val="dxebaseoffice2010blue1"/>
           <w:iCs/>
           <w:color w:val="008000"/>
         </w:rPr>
-        <w:t>Mgr., JUDr., PhDr., RNDr., PharmDr., ThLic., ThDr.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00ED712A" w:rsidRPr="00B9710A">
+        <w:t>MDDr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED712A">
         <w:rPr>
           <w:rStyle w:val="dxebaseoffice2010blue1"/>
           <w:iCs/>
           <w:color w:val="008000"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00143B0F" w:rsidRPr="00B9710A">
+        <w:t xml:space="preserve">., MVDr., MgA., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9710A">
         <w:rPr>
           <w:rStyle w:val="dxebaseoffice2010blue1"/>
           <w:iCs/>
           <w:color w:val="008000"/>
         </w:rPr>
-        <w:t>či</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00ED712A" w:rsidRPr="00B9710A">
+        <w:t xml:space="preserve">Mgr., JUDr., PhDr., RNDr., PharmDr., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B9710A">
         <w:rPr>
           <w:rStyle w:val="dxebaseoffice2010blue1"/>
           <w:iCs/>
           <w:color w:val="008000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dříve udělované</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00143B0F" w:rsidRPr="00B9710A">
+        <w:t>ThLic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B9710A">
         <w:rPr>
           <w:rStyle w:val="dxebaseoffice2010blue1"/>
           <w:iCs/>
           <w:color w:val="008000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> akademické </w:t>
+        <w:t>., ThDr.</w:t>
       </w:r>
       <w:r w:rsidR="00ED712A" w:rsidRPr="00B9710A">
         <w:rPr>
           <w:rStyle w:val="dxebaseoffice2010blue1"/>
           <w:iCs/>
           <w:color w:val="008000"/>
         </w:rPr>
-        <w:t>tituly jako např. PaedDr., MSDr., PhMr., RCDr., RTDr., RSDr., Dr.</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00143B0F" w:rsidRPr="00B9710A">
         <w:rPr>
           <w:rStyle w:val="dxebaseoffice2010blue1"/>
           <w:iCs/>
           <w:color w:val="008000"/>
         </w:rPr>
-        <w:t>, Ph.Dr.</w:t>
+        <w:t>či</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED712A" w:rsidRPr="00B9710A">
+        <w:rPr>
+          <w:rStyle w:val="dxebaseoffice2010blue1"/>
+          <w:iCs/>
+          <w:color w:val="008000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dříve udělované</w:t>
+      </w:r>
+      <w:r w:rsidR="00143B0F" w:rsidRPr="00B9710A">
+        <w:rPr>
+          <w:rStyle w:val="dxebaseoffice2010blue1"/>
+          <w:iCs/>
+          <w:color w:val="008000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> akademické </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED712A" w:rsidRPr="00B9710A">
+        <w:rPr>
+          <w:rStyle w:val="dxebaseoffice2010blue1"/>
+          <w:iCs/>
+          <w:color w:val="008000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tituly jako např. PaedDr., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00ED712A" w:rsidRPr="00B9710A">
+        <w:rPr>
+          <w:rStyle w:val="dxebaseoffice2010blue1"/>
+          <w:iCs/>
+          <w:color w:val="008000"/>
+        </w:rPr>
+        <w:t>MSDr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00ED712A" w:rsidRPr="00B9710A">
+        <w:rPr>
+          <w:rStyle w:val="dxebaseoffice2010blue1"/>
+          <w:iCs/>
+          <w:color w:val="008000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., PhMr., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00ED712A" w:rsidRPr="00B9710A">
+        <w:rPr>
+          <w:rStyle w:val="dxebaseoffice2010blue1"/>
+          <w:iCs/>
+          <w:color w:val="008000"/>
+        </w:rPr>
+        <w:t>RCDr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00ED712A" w:rsidRPr="00B9710A">
+        <w:rPr>
+          <w:rStyle w:val="dxebaseoffice2010blue1"/>
+          <w:iCs/>
+          <w:color w:val="008000"/>
+        </w:rPr>
+        <w:t>., RTDr., RSDr., Dr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00143B0F" w:rsidRPr="00B9710A">
+        <w:rPr>
+          <w:rStyle w:val="dxebaseoffice2010blue1"/>
+          <w:iCs/>
+          <w:color w:val="008000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00143B0F" w:rsidRPr="00B9710A">
+        <w:rPr>
+          <w:rStyle w:val="dxebaseoffice2010blue1"/>
+          <w:iCs/>
+          <w:color w:val="008000"/>
+        </w:rPr>
+        <w:t>Ph.Dr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00143B0F" w:rsidRPr="00B9710A">
+        <w:rPr>
+          <w:rStyle w:val="dxebaseoffice2010blue1"/>
+          <w:iCs/>
+          <w:color w:val="008000"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9710A">
         <w:rPr>
           <w:rStyle w:val="dxebaseoffice2010blue1"/>
           <w:iCs/>
           <w:color w:val="008000"/>
         </w:rPr>
         <w:t>), popř.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9710A">
         <w:rPr>
           <w:rStyle w:val="dxebaseoffice2010blue1"/>
           <w:color w:val="008000"/>
         </w:rPr>
         <w:t xml:space="preserve"> „zahraniční tituly“ </w:t>
       </w:r>
       <w:r w:rsidRPr="00B9710A">
         <w:rPr>
           <w:rStyle w:val="dxebaseoffice2010blue1"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="008000"/>
         </w:rPr>
         <w:t>uváděné před jménem</w:t>
       </w:r>
@@ -8751,51 +8893,51 @@
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="4F221122" id="Zaoblený obdélník 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:349.6pt;margin-top:138.3pt;width:40.1pt;height:12.9pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgaAx3hQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+1kTdcEdYqgRYYB&#10;RVv0gZ4VWYoNyKJGKa/9+lHyI0FX7DAsB0UyyY/kx8fV9b4xbKvQ12ALPjrLOVNWQlnbdcFfX5Zf&#10;LjnzQdhSGLCq4Afl+fX886ernZupMVRgSoWMQKyf7VzBqxDcLMu8rFQj/Bk4ZUmoARsR6InrrESx&#10;I/TGZOM8v8h2gKVDkMp7+nrbCvk84WutZHjQ2qvATMEptpBOTOcqntn8SszWKFxVyy4M8Q9RNKK2&#10;5HSAuhVBsA3Wf0A1tUTwoMOZhCYDrWupUg6UzSh/l81zJZxKuRA53g00+f8HK++3z+4RiYad8zNP&#10;15jFXmMT/yk+tk9kHQay1D4wSR8n+eV0QtWVJBpdfJ3m40hmdjR26MN3BQ2Ll4IjbGz5RAVJPInt&#10;nQ+tfq8XHVpY1sakohjLdoQ8zSd5svBg6jJKo57H9erGINsKqutymdOv836iRrEYSyEdM0u3cDAq&#10;Yhj7pDSrS8pl3HqITacGWCGlsmHUiipRqtbb5NRZb5EST4ARWVOUA3YH0Gu2ID12y0CnH01V6tnB&#10;uEv9b8aDRfIMNgzGTW0BP8rMUFad51a/J6mlJrK0gvLwiAyhnRjv5LKmMt4JHx4F0ojQMNHYhwc6&#10;tAGqFHQ3zirAXx99j/rUuSTlbEcjV3D/cyNQcWZ+WOrp6ej8PM5oepxPvo3pgaeS1anEbpoboOqP&#10;aME4ma5RP5j+qhGaN9oOi+iVRMJK8l1wGbB/3IR2FdB+kWqxSGo0l06EO/vsZASPrMYOfdm/CXRd&#10;Lwcagnvox1PM3nVzqxstLSw2AXSdWv3Ia8c3zXRqnG7/xKVx+k5axy05/w0AAP//AwBQSwMEFAAG&#10;AAgAAAAhALskRLLeAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJHbUwZQE&#10;h0yqqlLWiJQDuLETB2I7td02vX3NCpaj//T/m2qzmImclQ+jswjPqwyIsp2Tox0QvvbN0xuQEIWV&#10;YnJWIVxVgE19f1eJUrqL/VTnNg4kldhQCgQd41xSGjqtjAgrNyubst55I2I6/UClF5dUbibKsiyn&#10;Row2LWgxq51W3U97MghN/9EUmovvpe1bxre7o+9ej4iPD8v2HUhUS/yD4Vc/qUOdnA7uZGUgE0LO&#10;OUsoAivyHEgiioKvgRwQXjK2BlpX9P8P9Q0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBg&#10;aAx3hQIAAG0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQC7JESy3gAAAAsBAAAPAAAAAAAAAAAAAAAAAN8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0082187A">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D3A6897" wp14:editId="2067DE85">
             <wp:extent cx="5770934" cy="2161588"/>
             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:docPr id="15" name="Obrázek 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -8849,51 +8991,59 @@
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dle </w:t>
       </w:r>
       <w:r w:rsidR="0EFDA891">
         <w:t>§ 21 odst. 2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> zákona č. 172/1990 Sb., o vysokých školách, ve znění pozdějších předpisů, se absolventům vysokoškolského studia přiznávají tyto akademické tituly:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="685A7997" w14:textId="2452DDF8" w:rsidR="00EA5B2D" w:rsidRPr="0080682F" w:rsidRDefault="00EA5B2D" w:rsidP="00E56B3D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="0080682F">
         <w:t xml:space="preserve">a) </w:t>
       </w:r>
       <w:r w:rsidR="00E56B3D" w:rsidRPr="0080682F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0080682F">
-        <w:t xml:space="preserve">na universitních, bohosloveckých a uměleckých vysokých školách akademický titul </w:t>
+        <w:t xml:space="preserve">na </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0080682F">
+        <w:t>universitních</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0080682F">
+        <w:t xml:space="preserve">, bohosloveckých a uměleckých vysokých školách akademický titul </w:t>
       </w:r>
       <w:r w:rsidR="00EB170C">
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidRPr="0080682F">
         <w:t>magistr</w:t>
       </w:r>
       <w:r w:rsidR="00EB170C">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="003C1720">
         <w:t xml:space="preserve"> (ve </w:t>
       </w:r>
       <w:r w:rsidRPr="0080682F">
         <w:t xml:space="preserve">zkratce </w:t>
       </w:r>
       <w:r w:rsidR="00EB170C">
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidRPr="0080682F">
         <w:t>Mgr.</w:t>
       </w:r>
       <w:r w:rsidR="00EB170C">
         <w:t>“</w:t>
       </w:r>
@@ -9031,51 +9181,59 @@
       <w:r w:rsidRPr="0029280C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>oprávněni</w:t>
       </w:r>
       <w:r w:rsidRPr="0080682F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> užívat též absolventi vysokých škol, kteří ukončili studium přede dnem nabytí účinnosti tohoto zákona a nebyl jim přiznán akademický titul, stavovské označení nebo jiný titul absolventů vysokých škol podle dřívějších předpisů</w:t>
       </w:r>
       <w:r w:rsidRPr="0080682F">
         <w:t>. O tom jim vydá vysoká škola osvědčení.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62AC7AE9" w14:textId="5403D261" w:rsidR="00B52521" w:rsidRPr="0029280C" w:rsidRDefault="00B52521" w:rsidP="00EA5B2D">
       <w:r w:rsidRPr="00700549">
         <w:lastRenderedPageBreak/>
         <w:t>Pokud neexistuje k uváděnému titulu</w:t>
       </w:r>
       <w:r w:rsidR="007329D3" w:rsidRPr="00700549">
         <w:t xml:space="preserve"> „před jménem“</w:t>
       </w:r>
       <w:r w:rsidR="00584658" w:rsidRPr="00700549">
-        <w:t xml:space="preserve"> studijní program - týká se titulů udělených</w:t>
+        <w:t xml:space="preserve"> studijní </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00584658" w:rsidRPr="00700549">
+        <w:t>program - týká</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00584658" w:rsidRPr="00700549">
+        <w:t xml:space="preserve"> se titulů udělených</w:t>
       </w:r>
       <w:r w:rsidRPr="00700549">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC4EC2" w:rsidRPr="00700549">
         <w:t xml:space="preserve">před účinností zákona č. 111/1998 Sb., </w:t>
       </w:r>
       <w:r w:rsidR="00584658" w:rsidRPr="00700549">
         <w:t xml:space="preserve">o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), </w:t>
       </w:r>
       <w:r w:rsidR="00BC4EC2" w:rsidRPr="00700549">
         <w:t>kterým byly zavedeny ke studijním oborům i studijní programy</w:t>
       </w:r>
       <w:r w:rsidR="00584658" w:rsidRPr="00700549">
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r w:rsidRPr="00700549">
         <w:t xml:space="preserve">, pak </w:t>
       </w:r>
       <w:r w:rsidR="00584658" w:rsidRPr="00700549">
         <w:t>do</w:t>
       </w:r>
       <w:r w:rsidR="00BC4EC2" w:rsidRPr="00700549">
         <w:t> pol</w:t>
       </w:r>
@@ -9239,51 +9397,83 @@
           <w:color w:val="008000"/>
         </w:rPr>
         <w:t xml:space="preserve">Uveďte akademické, akademicko-vědecké a vědecké tituly </w:t>
       </w:r>
       <w:r w:rsidRPr="00B9710A">
         <w:rPr>
           <w:rStyle w:val="dxebaseoffice2010blue1"/>
           <w:b/>
           <w:color w:val="008000"/>
         </w:rPr>
         <w:t>uváděné za jmé</w:t>
       </w:r>
       <w:r w:rsidR="00EB170C" w:rsidRPr="00B9710A">
         <w:rPr>
           <w:rStyle w:val="dxebaseoffice2010blue1"/>
           <w:b/>
           <w:color w:val="008000"/>
         </w:rPr>
         <w:t>nem</w:t>
       </w:r>
       <w:r w:rsidR="00EB170C" w:rsidRPr="00B9710A">
         <w:rPr>
           <w:rStyle w:val="dxebaseoffice2010blue1"/>
           <w:color w:val="008000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Ph.D., Th.D., DSc., dr. h. </w:t>
+        <w:t xml:space="preserve"> (Ph.D., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EB170C" w:rsidRPr="00B9710A">
+        <w:rPr>
+          <w:rStyle w:val="dxebaseoffice2010blue1"/>
+          <w:color w:val="008000"/>
+        </w:rPr>
+        <w:t>Th.D</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EB170C" w:rsidRPr="00B9710A">
+        <w:rPr>
+          <w:rStyle w:val="dxebaseoffice2010blue1"/>
+          <w:color w:val="008000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EB170C" w:rsidRPr="00B9710A">
+        <w:rPr>
+          <w:rStyle w:val="dxebaseoffice2010blue1"/>
+          <w:color w:val="008000"/>
+        </w:rPr>
+        <w:t>DSc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EB170C" w:rsidRPr="00B9710A">
+        <w:rPr>
+          <w:rStyle w:val="dxebaseoffice2010blue1"/>
+          <w:color w:val="008000"/>
+        </w:rPr>
+        <w:t>., dr. h. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B9710A">
         <w:rPr>
           <w:rStyle w:val="dxebaseoffice2010blue1"/>
           <w:color w:val="008000"/>
         </w:rPr>
         <w:t>c.), vědecké hodnosti (CSc., DrSc., Dr.) a zahraniční tituly</w:t>
       </w:r>
       <w:r w:rsidR="00143B0F" w:rsidRPr="00B9710A">
         <w:rPr>
           <w:rStyle w:val="dxebaseoffice2010blue1"/>
           <w:color w:val="008000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00143B0F" w:rsidRPr="00B9710A">
         <w:rPr>
           <w:rStyle w:val="dxebaseoffice2010blue1"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="008000"/>
         </w:rPr>
         <w:t>uváděné za jménem</w:t>
       </w:r>
       <w:r w:rsidR="00143B0F" w:rsidRPr="00B9710A">
@@ -9317,51 +9507,87 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9710A">
         <w:rPr>
           <w:rStyle w:val="dxebaseoffice2010blue1"/>
           <w:iCs/>
           <w:color w:val="008000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A554B">
         <w:rPr>
           <w:rStyle w:val="dxebaseoffice2010blue1"/>
           <w:iCs/>
           <w:color w:val="008000"/>
         </w:rPr>
         <w:t xml:space="preserve">PhD., </w:t>
       </w:r>
       <w:r w:rsidRPr="00B9710A">
         <w:rPr>
           <w:rStyle w:val="dxebaseoffice2010blue1"/>
           <w:iCs/>
           <w:color w:val="008000"/>
         </w:rPr>
-        <w:t>B.A., BBA, B.Sc., LL.M., M.A., MBA, MPA, M.D., M.Sc.)</w:t>
+        <w:t xml:space="preserve">B.A., BBA, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B9710A">
+        <w:rPr>
+          <w:rStyle w:val="dxebaseoffice2010blue1"/>
+          <w:iCs/>
+          <w:color w:val="008000"/>
+        </w:rPr>
+        <w:t>B.Sc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B9710A">
+        <w:rPr>
+          <w:rStyle w:val="dxebaseoffice2010blue1"/>
+          <w:iCs/>
+          <w:color w:val="008000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., LL.M., M.A., MBA, MPA, M.D., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B9710A">
+        <w:rPr>
+          <w:rStyle w:val="dxebaseoffice2010blue1"/>
+          <w:iCs/>
+          <w:color w:val="008000"/>
+        </w:rPr>
+        <w:t>M.Sc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B9710A">
+        <w:rPr>
+          <w:rStyle w:val="dxebaseoffice2010blue1"/>
+          <w:iCs/>
+          <w:color w:val="008000"/>
+        </w:rPr>
+        <w:t>.)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9710A">
         <w:rPr>
           <w:rStyle w:val="dxebaseoffice2010blue1"/>
           <w:color w:val="008000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21452E0D" w14:textId="75FBE51B" w:rsidR="00786C14" w:rsidRDefault="00700616" w:rsidP="00700616">
       <w:r w:rsidRPr="0080682F">
         <w:t>Nový tit</w:t>
       </w:r>
       <w:r w:rsidR="00EA5B2D" w:rsidRPr="0080682F">
         <w:t xml:space="preserve">ul přidáte opět tlačítkem </w:t>
       </w:r>
       <w:r w:rsidR="00171DA1">
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidR="00EA5B2D" w:rsidRPr="0080682F">
         <w:t>Nový</w:t>
       </w:r>
       <w:r w:rsidR="00171DA1">
         <w:t>“</w:t>
       </w:r>
@@ -9431,51 +9657,51 @@
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="7F0302EF" id="Zaoblený obdélník 81" o:spid="_x0000_s1026" style="position:absolute;margin-left:346.5pt;margin-top:122.5pt;width:43.95pt;height:18pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxlYCvhwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+0YTR9BnSJokWFA&#10;0RVth54VWYoNyKJGKa/9+lHyI0FX7DDMB1kSyY/ix8fN7b41bKvQN2BLPjnLOVNWQtXYdcl/vC6/&#10;XHHmg7CVMGBVyQ/K89v55083OzdTBdRgKoWMQKyf7VzJ6xDcLMu8rFUr/Bk4ZUmoAVsR6IjrrEKx&#10;I/TWZEWeX2Q7wMohSOU93d53Qj5P+ForGb5r7VVgpuT0tpBWTOsqrtn8RszWKFzdyP4Z4h9e0YrG&#10;ktMR6l4EwTbY/AHVNhLBgw5nEtoMtG6kSjFQNJP8XTQvtXAqxULkeDfS5P8frHzcvrgnJBp2zs88&#10;bWMUe41t/NP72D6RdRjJUvvAJF1Op5fXFwVnkkRFcXWRJzKzo7FDH74qaFnclBxhY6tnSkjiSWwf&#10;fCCvpD/oRYcWlo0xKSnGsh1V1HU+zZOFB9NUURr1PK5XdwbZVlBel8ucvphKQjtRo5OxdHmMLO3C&#10;waiIYeyz0qypKJai8xCLTo2wQkplw6QT1aJSnbfpqbPBIrlOgBFZ0ytH7B5g0OxABuzuzb1+NFWp&#10;ZkfjPvS/GY8WyTPYMBq3jQX8KDJDUfWeO/2BpI6ayNIKqsMTMoSuY7yTy4bS+CB8eBJILULNRG0f&#10;vtOiDVCmoN9xVgP++ug+6lPlkpSzHbVcyf3PjUDFmflmqaavJ+fnsUfT4Xx6WdABTyWrU4ndtHdA&#10;2Z/QgHEybaN+MMNWI7RvNB0W0SuJhJXku+Qy4HC4C90ooPki1WKR1KgvnQgP9sXJCB5ZjRX6un8T&#10;6PpaDtQEjzC0p5i9q+ZON1paWGwC6CaV+pHXnm/q6VQ4/fyJQ+P0nLSOU3L+GwAA//8DAFBLAwQU&#10;AAYACAAAACEAAVfndt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjT&#10;QNskjVNVlXJGpHzANnbi0NhObbcNf89ygtvuzmj2TbmbzchuyofBWQHLRQJM2dbJwfYCPo/1SwYs&#10;RLQSR2eVgG8VYFc9PpRYSHe3H+rWxJ5RiA0FCtAxTgXnodXKYFi4SVnSOucNRlp9z6XHO4WbkadJ&#10;suYGB0sfNE7qoFV7bq5GQN291xud49fcdE2a7w8X364uQjw/zfstsKjm+GeGX3xCh4qYTu5qZWCj&#10;gHX+Sl2igPRtRQM5NlmSAzvRJVsmwKuS/+9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBxlYCvhwIAAG0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQABV+d23wAAAAsBAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00FA520B">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17B2FCCF" wp14:editId="578B7161">
             <wp:extent cx="5718916" cy="1924430"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="80" name="Obrázek 80"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -9664,51 +9890,51 @@
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="3C9A1A40" id="Zaoblený obdélník 24" o:spid="_x0000_s1026" style="position:absolute;margin-left:368.05pt;margin-top:123.7pt;width:33.8pt;height:13.15pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDhKxpYhgIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+1kabMEdYqgRYYB&#10;RVe0HXpWZCk2IIsapbz260fJjwRdscOwHBTKJD+Sn0he3xwaw3YKfQ224KOLnDNlJZS13RT8x8vq&#10;0xfOfBC2FAasKvhReX6z+Pjheu/magwVmFIhIxDr53tX8CoEN88yLyvVCH8BTllSasBGBLriJitR&#10;7Am9Mdk4z6+yPWDpEKTynr7etUq+SPhaKxm+a+1VYKbglFtIJ6ZzHc9scS3mGxSuqmWXhviHLBpR&#10;Wwo6QN2JINgW6z+gmloieNDhQkKTgda1VKkGqmaUv6nmuRJOpVqIHO8Gmvz/g5UPu2f3iETD3vm5&#10;JzFWcdDYxH/Kjx0SWceBLHUITNLHyXj2eTriTJJqdHU1m04jmdnJ2aEPXxU0LAoFR9ja8okeJPEk&#10;dvc+tPa9XQxoYVUbkx7FWLYn5Fl+mScPD6Yuozbaedysbw2ynaB3Xa1y+nXRz8woF2MppVNlSQpH&#10;oyKGsU9Ks7qkWsZthNh0aoAVUiobRq2qEqVqo12eB+s9UuEJMCJrynLA7gB6yxakx24Z6Oyjq0o9&#10;Ozh3pf/NefBIkcGGwbmpLeB7lRmqqovc2vcktdREltZQHh+RIbQT451c1fSM98KHR4E0IjRMNPbh&#10;Ox3aAL0UdBJnFeCv975He+pc0nK2p5EruP+5Fag4M98s9fRsNJnEGU2XyeV0TBc816zPNXbb3AK9&#10;PrUgZZfEaB9ML2qE5pW2wzJGJZWwkmIXXAbsL7ehXQW0X6RaLpMZzaUT4d4+OxnBI6uxQ18OrwJd&#10;18uBhuAB+vEU8zfd3NpGTwvLbQBdp1Y/8drxTTOdGqfbP3FpnN+T1WlLLn4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCP7DR03gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NTsMwEEb3SNzBGiR21Gla&#10;6jbEqapKWSMCB5jGThyI7dR223B7hhXs5ufpmzflfrYju+oQB+8kLBcZMO1arwbXS/h4r5+2wGJC&#10;p3D0Tkv41hH21f1diYXyN/emr03qGYW4WKAEk9JUcB5boy3GhZ+0o13ng8VEbei5CnijcDvyPMs2&#10;3OLg6ILBSR+Nbr+ai5VQd6+1MDv8nJuuyXeH4zm0z2cpHx/mwwuwpOf0B8OvPqlDRU4nf3EqslGC&#10;WG2WhErI12INjIhtthLATjQRVPCq5P9/qH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;4SsaWIYCAABtBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAj+w0dN4AAAALAQAADwAAAAAAAAAAAAAAAADgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D2E16C1" wp14:editId="09FF07AB">
             <wp:extent cx="5728998" cy="1886538"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:docPr id="22" name="Obrázek 22"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -9839,51 +10065,51 @@
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="28ABC7C8" id="Zaoblený obdélník 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:338.6pt;margin-top:134.7pt;width:43.85pt;height:15.05pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDp0SdthQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nTdcGdYqgRYYB&#10;RVe0HXpWZCk2IIsapcTJfv0o+SNBV+wwLAeFMslH8onk9c2+MWyn0NdgC56fTThTVkJZ203Bf7ys&#10;Pl1y5oOwpTBgVcEPyvObxccP162bqylUYEqFjECsn7eu4FUIbp5lXlaqEf4MnLKk1ICNCHTFTVai&#10;aAm9Mdl0MrnIWsDSIUjlPX2965R8kfC1VjJ819qrwEzBKbeQTkznOp7Z4lrMNyhcVcs+DfEPWTSi&#10;thR0hLoTQbAt1n9ANbVE8KDDmYQmA61rqVINVE0+eVPNcyWcSrUQOd6NNPn/Bysfds/uEYmG1vm5&#10;JzFWsdfYxH/Kj+0TWYeRLLUPTNLH2exidpVzJkmVX00uP+eRzOzo7NCHrwoaFoWCI2xt+UQPkngS&#10;u3sfOvvBLga0sKqNSY9iLGsT8mySPDyYuozaaOdxs741yHaC3nW1mtCvj35iRrkYSykdK0tSOBgV&#10;MYx9UprVJdUy7SLEplMjrJBS2ZB3qkqUqos2Ow02eKTCE2BE1pTliN0DDJYdyIDdMdDbR1eVenZ0&#10;7kv/m/PokSKDDaNzU1vA9yozVFUfubMfSOqoiSytoTw8IkPoJsY7uarpGe+FD48CaURomGjsw3c6&#10;tAF6KeglzirAX+99j/bUuaTlrKWRK7j/uRWoODPfLPX0VX5+Hmc0Xc5nX6Z0wVPN+lRjt80t0OtT&#10;C1J2SYz2wQyiRmheaTssY1RSCSspdsFlwOFyG7pVQPtFquUymdFcOhHu7bOTETyyGjv0Zf8q0PW9&#10;HGgIHmAYTzF/082dbfS0sNwG0HVq9SOvPd8006lx+v0Tl8bpPVkdt+TiNwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAN3p+oneAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FugzAQRfeVegdrKnXXmKIE&#10;aoqJokisq9IcYIIHTIJtgp2E3r7uql3OzNOf98vtYkZ2o9kPzkp4XSXAyLZODbaXcPiqX96A+YBW&#10;4egsSfgmD9vq8aHEQrm7/aRbE3oWQ6wvUIIOYSo4960mg37lJrLx1rnZYIjj3HM14z2Gm5GnSZJx&#10;g4ONHzROtNfUnpurkVB3H3WuBZ6WpmtSsdtf5nZzkfL5adm9Awu0hD8YfvWjOlTR6eiuVnk2Ssjy&#10;PI2ohDQTa2CRyLO1AHaMGyE2wKuS/+9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDp&#10;0SdthQIAAG0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDd6fqJ3gAAAAsBAAAPAAAAAAAAAAAAAAAAAN8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00D63AB9">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F2A9123" wp14:editId="55A2526C">
             <wp:extent cx="5728970" cy="2088233"/>
             <wp:effectExtent l="0" t="0" r="5080" b="7620"/>
             <wp:docPr id="26" name="Obrázek 26"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -10020,51 +10246,51 @@
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="739FE74A" id="Zaoblený obdélník 30" o:spid="_x0000_s1026" style="position:absolute;margin-left:331.7pt;margin-top:114.6pt;width:43.85pt;height:14.4pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRUCbchwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+0ETZcEdYqgRYYB&#10;RVu0HXpWZCk2IIsapbz260fJjwRdscMwH2RJJD+SH0ld3xwaw3YKfQ224KOLnDNlJZS13RT8x+vq&#10;y5QzH4QthQGrCn5Unt8sPn+63ru5GkMFplTICMT6+d4VvArBzbPMy0o1wl+AU5aEGrARgY64yUoU&#10;e0JvTDbO86tsD1g6BKm8p9u7VsgXCV9rJcOj1l4FZgpOsYW0YlrXcc0W12K+QeGqWnZhiH+IohG1&#10;JacD1J0Igm2x/gOqqSWCBx0uJDQZaF1LlXKgbEb5u2xeKuFUyoXI8W6gyf8/WPmwe3FPSDTsnZ97&#10;2sYsDhqb+Kf42CGRdRzIUofAJF1OJleT2YgzSaLRdDydJjKzk7FDH74paFjcFBxha8tnKkjiSezu&#10;fSCvpN/rRYcWVrUxqSjGsj0hz/JJniw8mLqM0qjncbO+Nch2guq6WuX0xVIS2pkanYyly1NmaReO&#10;RkUMY5+VZnVJuYxbD7Hp1AArpFQ2jFpRJUrVepucO+stkusEGJE1RTlgdwC9ZgvSY7cxd/rRVKWe&#10;HYy71P9mPFgkz2DDYNzUFvCjzAxl1Xlu9XuSWmoiS2soj0/IENqJ8U6uairjvfDhSSCNCA0TjX14&#10;pEUboEpBt+OsAvz10X3Up84lKWd7GrmC+59bgYoz891ST89Gl5dxRtPhcvJ1TAc8l6zPJXbb3AJV&#10;n1qQokvbqB9Mv9UIzRu9DsvolUTCSvJdcBmwP9yG9img90Wq5TKp0Vw6Ee7ti5MRPLIaO/T18CbQ&#10;db0caAgeoB9PMX/Xza1utLSw3AbQdWr1E68d3zTTqXG69yc+GufnpHV6JRe/AQAA//8DAFBLAwQU&#10;AAYACAAAACEA7uoMVd8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQW6DMBBF95V6B2sqddcY&#10;3EICwURRJNZVSQ/gYINpsE1sJ6G373TVLmfm6c/71W4xE7kpH0ZnOaSrBIiynZOjHTh8HpuXDZAQ&#10;hZViclZx+FYBdvXjQyVK6e72Q93aOBAMsaEUHHSMc0lp6LQyIqzcrCzeeueNiDj6gUov7hhuJsqS&#10;JKdGjBY/aDGrg1bdub0aDk3/3qx1Ib6Wtm9ZsT9cfJddOH9+WvZbIFEt8Q+GX31UhxqdTu5qZSAT&#10;hzx/fUOUA2MFA4LEOktTICfcZJsEaF3R/x3qHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBRUCbchwIAAG0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDu6gxV3wAAAAsBAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50C29E08" wp14:editId="0421A3C7">
             <wp:extent cx="5710366" cy="1850887"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:docPr id="28" name="Obrázek 28"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -10173,51 +10399,51 @@
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="6685D9E6" id="Zaoblený obdélník 34" o:spid="_x0000_s1026" style="position:absolute;margin-left:307.3pt;margin-top:68.6pt;width:48.85pt;height:11.9pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3CIMbhQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9rGzEMfh/sfzB+X+8uJO0aeimhJWNQ&#10;2tJ09Nnx2TmDz/JsJ5fsr5/s+5HQlT2MJeCzLemT9FnSze2h0WQvnFdgSlpc5JQIw6FSZlvSH6+r&#10;L18p8YGZimkwoqRH4ent4vOnm9bOxQRq0JVwBEGMn7e2pHUIdp5lnteiYf4CrDAolOAaFvDotlnl&#10;WIvojc4meX6ZteAq64AL7/H2vhPSRcKXUvDwJKUXgeiSYmwhrS6tm7hmixs23zpma8X7MNg/RNEw&#10;ZdDpCHXPAiM7p/6AahR34EGGCw5NBlIqLlIOmE2Rv8tmXTMrUi5IjrcjTf7/wfLH/do+O6ShtX7u&#10;cRuzOEjXxC/GRw6JrONIljgEwvHycpLjnxKOomJW5FfTSGZ2MrbOh28CGhI3JXWwM9ULPkjiie0f&#10;fOj0B73o0MBKaZ0eRRvSIvJ1PsuThQetqiiNet5tN3fakT3Dd12tcvz13s/UMBZtMKRTZmkXjlpE&#10;DG1ehCSqwlwmnYdYdGKEZZwLE4pOVLNKdN5m584Gi5R4AozIEqMcsXuAQbMDGbA7Bnr9aCpSzY7G&#10;fep/Mx4tkmcwYTRulAH3UWYas+o9d/oDSR01kaUNVMdnRxx0HeMtXyl8xgfmwzNz2CLYTNj24QkX&#10;qQFfCvodJTW4Xx/dR32sXJRS0mLLldT/3DEnKNHfDdb0dTGdxh5Nh+nsaoIHdy7ZnEvMrrkDfP0C&#10;B4zlaRv1gx620kHzhtNhGb2iiBmOvkvKgxsOd6EbBThfuFgukxr2pWXhwawtj+CR1Vihr4c35mxf&#10;ywGb4BGG9mTzd9Xc6UZLA8tdAKlSqZ947fnGnk6F08+fODTOz0nrNCUXvwEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAP7zKnreAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJHbUSQoJ&#10;TeNUVaWsEYEDuLETh8bj1HbbcHuGFSxn/tOfN9VusRO7ah9GhwLSVQJMY+fUiIOAz4/m6RVYiBKV&#10;nBxqAd86wK6+v6tkqdwN3/W1jQOjEgylFGBinEvOQ2e0lWHlZo2U9c5bGWn0A1de3qjcTjxLkpxb&#10;OSJdMHLWB6O7U3uxApr+rSnMRn4tbd9mm/3h7LuXsxCPD8t+CyzqJf7B8KtP6lCT09FdUAU2CcjT&#10;55xQCtZFBoyIIs3WwI60ydMEeF3x/z/UPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD3&#10;CIMbhQIAAG0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQD+8yp63gAAAAsBAAAPAAAAAAAAAAAAAAAAAN8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005B130C">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7ADEEAF3" wp14:editId="1B7894B1">
             <wp:extent cx="5760720" cy="1566407"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="32" name="Obrázek 32"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -10306,51 +10532,51 @@
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="11BA7CAD" id="Zaoblený obdélník 38" o:spid="_x0000_s1026" style="position:absolute;margin-left:370.55pt;margin-top:204.65pt;width:34.45pt;height:11.25pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDk/L6ghgIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20n6doGdYqgRYYB&#10;RVu0HXpWZCkWIIuapMTJfv0o+SNBV+wwLAeFMslH8onk9c2+0WQnnFdgSlqc5ZQIw6FSZlPSH6+r&#10;L5eU+MBMxTQYUdKD8PRm8fnTdWvnYgI16Eo4giDGz1tb0joEO88yz2vRMH8GVhhUSnANC3h1m6xy&#10;rEX0RmeTPP+ateAq64AL7/HrXaeki4QvpeDhUUovAtElxdxCOl061/HMFtdsvnHM1or3abB/yKJh&#10;ymDQEeqOBUa2Tv0B1SjuwIMMZxyaDKRUXKQasJoif1fNS82sSLUgOd6ONPn/B8sfdi/2ySENrfVz&#10;j2KsYi9dE/8xP7JPZB1GssQ+EI4fZ9OL6aSghKOqmE2LyTSSmR2drfPhm4CGRKGkDramesYHSTyx&#10;3b0Pnf1gFwMaWCmt06NoQ1pEvsrP8+ThQasqaqOdd5v1rXZkx/BdV6scf330EzPMRRtM6VhZksJB&#10;i4ihzbOQRFVYy6SLEJtOjLCMc2FC0alqVoku2vlpsMEjFZ4AI7LELEfsHmCw7EAG7I6B3j66itSz&#10;o3Nf+t+cR48UGUwYnRtlwH1Umcaq+sid/UBSR01kaQ3V4ckRB93EeMtXCp/xnvnwxByOCA4Tjn14&#10;xENqwJeCXqKkBvfro+/RHjsXtZS0OHIl9T+3zAlK9HeDPX1VzGZxRtNldn4xwYs71axPNWbb3AK+&#10;PrYgZpfEaB/0IEoHzRtuh2WMiipmOMYuKQ9uuNyGbhXgfuFiuUxmOJeWhXvzYnkEj6zGDn3dvzFn&#10;+14OOAQPMIwnm7/r5s42ehpYbgNIlVr9yGvPN850apx+/8SlcXpPVsctufgNAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDdQ6jZ3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiR21HZb&#10;2iTEqapKWSPSHsCNnTgQ26nttuH2DCtYzszTn/fL3WxHctMhDt4J4AsGRLvWq8H1Ak7H+iUDEpN0&#10;So7eaQHfOsKuenwoZaH83X3oW5N6giEuFlKASWkqKI2t0VbGhZ+0w1vng5UJx9BTFeQdw+1Il4xt&#10;qJWDww9GTvpgdPvVXK2AunuvtyaXn3PTNct8f7iE9vUixPPTvH8DkvSc/mD41Ud1qNDp7K9ORTIK&#10;2K45R1TAmuUrIEhknGG7M25WPANalfR/h+oHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;5Py+oIYCAABtBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA3UOo2d4AAAALAQAADwAAAAAAAAAAAAAAAADgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D15E7E8" wp14:editId="7647EA70">
             <wp:extent cx="5728998" cy="2893448"/>
             <wp:effectExtent l="0" t="0" r="5080" b="2540"/>
             <wp:docPr id="36" name="Obrázek 36"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -10476,51 +10702,51 @@
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="0E876C84" id="Zaoblený obdélník 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:18.9pt;margin-top:56.55pt;width:40.7pt;height:10.25pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCz6QgiggIAAGMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nTbsGdYqgRYYB&#10;RVe0HXpWZCkxIIsapcTJfv0o+SNBV+wwzAdZEslH8onk9c2+MWyn0NdgS16c5ZwpK6Gq7brkP16W&#10;n75w5oOwlTBgVckPyvOb+ccP162bqQlswFQKGYFYP2tdyTchuFmWeblRjfBn4JQloQZsRKAjrrMK&#10;RUvojckmeX6RtYCVQ5DKe7q964R8nvC1VjJ819qrwEzJKbaQVkzrKq7Z/FrM1ijcppZ9GOIfomhE&#10;bcnpCHUngmBbrP+AamqJ4EGHMwlNBlrXUqUcKJsif5PN80Y4lXIhcrwbafL/D1Y+7J7dIxINrfMz&#10;T9uYxV5jE/8UH9snsg4jWWofmKTLaXExvbzkTJKo+JznxVUkMzsaO/Thq4KGxU3JEba2eqIHSTyJ&#10;3b0Pnf6gFx1aWNbGpEcxNl54MHUV79IB16tbg2wn6DWXy5y+3ueJGkUQTbNjPmkXDkZFDGOflGZ1&#10;RRlMUiSp1NQIK6RUNhSdaCMq1XmbnjqLxRktUroJMCJrinLE7gEGzQ5kwO7y7vWjqUqVOhrnfwus&#10;Mx4tkmewYTRuagv4HoChrHrPnf5AUkdNZGkF1eERGULXJ97JZU2Pdy98eBRIjUEtRM0evtOiDbQl&#10;h37H2Qbw13v3UZ/qlaSctdRoJfc/twIVZ+abpUq+Ks7PY2emw/n0ckIHPJWsTiV229wCvX5BY8XJ&#10;tI36wQxbjdC80kxYRK8kElaS75LLgMPhNnQDgKaKVItFUqNudCLc22cnI3hkNdbly/5VoOsrOFDp&#10;P8DQlGL2poY73WhpYbENoOtU4Edee76pk1Ph9FMnjorTc9I6zsb5bwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAMj/RBvfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo47oKEOJU&#10;FFSE1Ast/QA3XpKIeB3Fbhv+nu0Jbruzo5m35XLyvTjhGLtABtQsA4FUB9dRY2D/ub57ABGTJWf7&#10;QGjgByMsq+ur0hYunGmLp11qBIdQLKyBNqWhkDLWLXobZ2FA4ttXGL1NvI6NdKM9c7jv5TzLcult&#10;R9zQ2gFfWqy/d0dv4ON9pRa6XrvXbsr1/m2zGmixNeb2Znp+ApFwSn9muOAzOlTMdAhHclH0BvQ9&#10;kyfWlVYgLgb1OAdx4EHrHGRVyv8vVL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAs+kI&#10;IoICAABjBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;yP9EG98AAAAKAQAADwAAAAAAAAAAAAAAAADcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50DAEE28" wp14:editId="38C3A37E">
             <wp:extent cx="5760720" cy="2642870"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:docPr id="3" name="Obrázek 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -10605,51 +10831,51 @@
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="0F920124" id="Zaoblený obdélník 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:51.4pt;margin-top:93.4pt;width:85.85pt;height:11.45pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHiB87gQIAAGQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HabcGdYqgRYYB&#10;RVv0Az0rshQbkEWNUuJkv36U7DhBV+wwzAdZEslH8onk1fWuNWyr0DdgS16c5ZwpK6Fq7Lrkry/L&#10;L98480HYShiwquR75fn1/POnq87N1ARqMJVCRiDWzzpX8joEN8syL2vVCn8GTlkSasBWBDriOqtQ&#10;dITemmyS5xdZB1g5BKm8p9vbXsjnCV9rJcOD1l4FZkpOsYW0YlpXcc3mV2K2RuHqRg5hiH+IohWN&#10;Jacj1K0Igm2w+QOqbSSCBx3OJLQZaN1IlXKgbIr8XTbPtXAq5ULkeDfS5P8frLzfPrtHJBo652ee&#10;tjGLncY2/ik+tktk7Uey1C4wSZdFfplPphecSZIV0/OveRHZzI7WDn34rqBlcVNyhI2tnuhFElFi&#10;e+dDr3/Qix4tLBtj0qsYGy88mKaKd+mA69WNQbYV9JzLZU7f4PNEjSKIptkxobQLe6MihrFPSrOm&#10;ohQmKZJUa2qEFVIqG4peVItK9d7OT53F6owWKd0EGJE1RTliDwAHzR7kgN3nPehHU5VKdTTO/xZY&#10;bzxaJM9gw2jcNhbwIwBDWQ2ee/0DST01kaUVVPtHZAh9o3gnlw093p3w4VEgdQb1EHV7eKBFG+hK&#10;DsOOsxrw10f3UZ8KlqScddRpJfc/NwIVZ+aHpVK+LKbT2JrpQHU0oQOeSlanErtpb4Bev6C54mTa&#10;Rv1gDluN0L7RUFhEryQSVpLvksuAh8NN6CcAjRWpFoukRu3oRLizz05G8MhqrMuX3ZtAN1RwoNq/&#10;h0NXitm7Gu51o6WFxSaAblKBH3kd+KZWToUzjJ04K07PSes4HOe/AQAA//8DAFBLAwQUAAYACAAA&#10;ACEAfbv5ZN8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdNKRtGqei&#10;oKJKXGjpB7jxkkTE6yh22/D3LCe4zWhHs2+K9eg6ccEhtJ40TCcKBFLlbUu1huPH9mEBIkRD1nSe&#10;UMM3BliXtzeFya2/0h4vh1gLLqGQGw1NjH0uZagadCZMfI/Et08/OBPZDrW0g7lyuetkolQmnWmJ&#10;PzSmx+cGq6/D2Wl4322m6aza2pd2zGbH17dNT+le6/u78WkFIuIY/8Lwi8/oUDLTyZ/JBtGxVwmj&#10;RxaLjAUnknn6COLEQi3nIMtC/t9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAHiB87&#10;gQIAAGQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB9&#10;u/lk3wAAAAsBAAAPAAAAAAAAAAAAAAAAANsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" filled="f" strokecolor="red" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DD5A48E" wp14:editId="16710A46">
             <wp:extent cx="5760720" cy="3846830"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="6" name="Obrázek 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -10758,51 +10984,51 @@
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="46085BC0" id="Zaoblený obdélník 47" o:spid="_x0000_s1026" style="position:absolute;margin-left:47.5pt;margin-top:68.4pt;width:80.75pt;height:11.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpxUPthwIAAG4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X22nydoGdYqgRYYB&#10;RVu0HXpWZCkWIIuapMTJfv0o+ZGgK3YYloMimeRH8uPj+mbfaLITziswJS3OckqE4VApsynpj9fV&#10;l0tKfGCmYhqMKOlBeHqz+PzpurVzMYEadCUcQRDj560taR2CnWeZ57VomD8DKwwKJbiGBXy6TVY5&#10;1iJ6o7NJnn/NWnCVdcCF9/j1rhPSRcKXUvDwKKUXgeiSYmwhnS6d63hmi2s23zhma8X7MNg/RNEw&#10;ZdDpCHXHAiNbp/6AahR34EGGMw5NBlIqLlIOmE2Rv8vmpWZWpFyQHG9Hmvz/g+UPuxf75JCG1vq5&#10;x2vMYi9dE/8xPrJPZB1GssQ+EI4fi3wyuyiwvBxlxfS8mJxHNrOjtXU+fBPQkHgpqYOtqZ6xIoko&#10;trv3odMf9KJHAyuldaqKNqRF5Kt8licLD1pVURr1vNusb7UjO4aFXa1y/PXeT9QwFm0wpGNq6RYO&#10;WkQMbZ6FJKrCZCadh9h1YoRlnAsTik5Us0p03manzgaLlHgCjMgSoxyxe4BBswMZsDsGev1oKlLT&#10;jsZ96n8zHi2SZzBhNG6UAfdRZhqz6j13+gNJHTWRpTVUhydHHHQj4y1fKSzjPfPhiTmcEZwmnPvw&#10;iIfUgJWC/kZJDe7XR9+jPrYuSilpceZK6n9umROU6O8Gm/qqmE7jkKbHdHYxwYc7laxPJWbb3AJW&#10;v8ANY3m6Rv2gh6t00LzhelhGryhihqPvkvLghsdt6HYBLhgulsukhoNpWbg3L5ZH8Mhq7NDX/Rtz&#10;tu/lgFPwAMN8svm7bu50o6WB5TaAVKnVj7z2fONQp8bpF1DcGqfvpHVck4vfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAxw29RNwAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhD&#10;KgcS4lRVpZwRgQ/Yxk4ciO3Udtvw9ywnOO7saGZevVvtzC46xMk7CY+bDJh2vVeTGyV8vLcPz8Bi&#10;Qqdw9k5L+NYRds3tTY2V8lf3pi9dGhmFuFihBJPSUnEee6Mtxo1ftKPf4IPFRGcYuQp4pXA78zzL&#10;Cm5xctRgcNEHo/uv7mwltMNr+2RK/Fy7ocvL/eEUenGS8v5u3b8AS3pNf2b4nU/ToaFNR392KrJZ&#10;QikIJZG+LQiBDLkoBLAjKaLcAm9q/h+h+QEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCp&#10;xUPthwIAAG4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDHDb1E3AAAAAoBAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A304345" wp14:editId="1A57106D">
             <wp:extent cx="5760720" cy="1565910"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="45" name="Obrázek 45"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -11107,51 +11333,51 @@
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="3D71337B" id="Zaoblený obdélník 64" o:spid="_x0000_s1026" style="position:absolute;margin-left:25pt;margin-top:115pt;width:12.6pt;height:9.8pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBncxJxhgIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nabcGdYqgRYYB&#10;RVu0HXpWZCkxIIsapcTJfv0o+SNBV+wwLAeFMslH8onk1fW+MWyn0NdgS16c5ZwpK6Gq7brkP16W&#10;n75y5oOwlTBgVckPyvPr+ccPV62bqQlswFQKGYFYP2tdyTchuFmWeblRjfBn4JQlpQZsRKArrrMK&#10;RUvojckmeX6RtYCVQ5DKe/p62yn5POFrrWR40NqrwEzJKbeQTkznKp7Z/ErM1ijcppZ9GuIfsmhE&#10;bSnoCHUrgmBbrP+AamqJ4EGHMwlNBlrXUqUaqJoif1PN80Y4lWohcrwbafL/D1be757dIxINrfMz&#10;T2KsYq+xif+UH9snsg4jWWofmKSPxUX+ufjCmSRVMZleXBaRzOzo7NCHbwoaFoWSI2xt9UQPkngS&#10;uzsfOvvBLga0sKyNSY9iLGsJ+TI/z5OHB1NXURvtPK5XNwbZTtC7Lpc5/froJ2aUi7GU0rGyJIWD&#10;URHD2CelWV1RLZMuQmw6NcIKKZUNRafaiEp10c5Pgw0eqfAEGJE1ZTli9wCDZQcyYHcM9PbRVaWe&#10;HZ370v/mPHqkyGDD6NzUFvC9ygxV1Ufu7AeSOmoiSyuoDo/IELqJ8U4ua3rGO+HDo0AaERomGvvw&#10;QIc2QC8FvcTZBvDXe9+jPXUuaTlraeRK7n9uBSrOzHdLPX1ZTKdxRtNlev5lQhc81axONXbb3AC9&#10;fkELxskkRvtgBlEjNK+0HRYxKqmElRS75DLgcLkJ3Sqg/SLVYpHMaC6dCHf22ckIHlmNHfqyfxXo&#10;+l4ONAT3MIynmL3p5s42elpYbAPoOrX6kdeeb5rp1Dj9/olL4/SerI5bcv4bAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCt9fJ03AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqEMg&#10;LQlxqqpSzojAA2xj5wfidWq7bXh7tie47e6MZr8pt4udxNn4MDpS8LhKQBhqnR6pV/D5UT+8gAgR&#10;SePkyCj4MQG21e1NiYV2F3o35yb2gkMoFKhgiHEupAztYCyGlZsNsdY5bzHy6nupPV443E4yTZK1&#10;tDgSfxhwNvvBtN/NySqou7d6M+T4tTRdk+a7/dG32VGp+7tl9woimiX+meGKz+hQMdPBnUgHMSnI&#10;Eq4SFaRP14ENmywFceDDc74GWZXyf4PqFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGdz&#10;EnGGAgAAbQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AK318nTcAAAACQEAAA8AAAAAAAAAAAAAAAAA4AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="441CFF96" wp14:editId="494BFECF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1166511</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>706219</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="736271" cy="142083"/>
@@ -11187,51 +11413,51 @@
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="1FC31CF8" id="Zaoblený obdélník 63" o:spid="_x0000_s1026" style="position:absolute;margin-left:91.85pt;margin-top:55.6pt;width:57.95pt;height:11.2pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjdGznhQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+2k6SuoUwQtMgwo&#10;2qLt0LMiS7EBWdQo5bVfP0p+JGiLHYbloFAm+ZH8RPL6ZtcYtlHoa7AFH53knCkroaztquA/Xxff&#10;LjnzQdhSGLCq4Hvl+c3s65frrZuqMVRgSoWMQKyfbl3BqxDcNMu8rFQj/Ak4ZUmpARsR6IqrrESx&#10;JfTGZOM8P8+2gKVDkMp7+nrXKvks4WutZHjU2qvATMEpt5BOTOcyntnsWkxXKFxVyy4N8Q9ZNKK2&#10;FHSAuhNBsDXWH6CaWiJ40OFEQpOB1rVUqQaqZpS/q+alEk6lWogc7waa/P+DlQ+bF/eERMPW+akn&#10;MVax09jEf8qP7RJZ+4EstQtM0seL0/PxxYgzSarRZJxfnkYys4OzQx++K2hYFAqOsLblMz1I4kls&#10;7n1o7Xu7GNDCojYmPYqxbEvIV/lZnjw8mLqM2mjncbW8Ncg2gt51scjp10U/MqNcjKWUDpUlKeyN&#10;ihjGPivN6pJqGbcRYtOpAVZIqWwYtapKlKqNdnYcrPdIhSfAiKwpywG7A+gtW5Aeu2Wgs4+uKvXs&#10;4NyV/jfnwSNFBhsG56a2gJ9VZqiqLnJr35PUUhNZWkK5f0KG0E6Md3JR0zPeCx+eBNKI0DDR2IdH&#10;OrQBeinoJM4qwN+ffY/21Lmk5WxLI1dw/2stUHFmfljq6avRZBJnNF0mZxdjuuCxZnmssevmFuj1&#10;qQUpuyRG+2B6USM0b7Qd5jEqqYSVFLvgMmB/uQ3tKqD9ItV8nsxoLp0I9/bFyQgeWY0d+rp7E+i6&#10;Xg40BA/Qj6eYvuvm1jZ6WpivA+g6tfqB145vmunUON3+iUvj+J6sDlty9gcAAP//AwBQSwMEFAAG&#10;AAgAAAAhAIQMkwzeAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo8yPS&#10;JsSpqko5IwIPsI2dOBDbqe224e1ZTnDb2R3NflPvVzOzq/JhclZAukmAKds7OdlRwMd7+7QDFiJa&#10;ibOzSsC3CrBv7u9qrKS72Td17eLIKMSGCgXoGJeK89BrZTBs3KIs3QbnDUaSfuTS443CzcyzJCm4&#10;wcnSB42LOmrVf3UXI6AdXtutLvFz7YYuKw/Hs++fz0I8PqyHF2BRrfHPDL/4hA4NMZ3cxcrAZtK7&#10;fEtWGtI0A0aOrCwLYCfa5HkBvKn5/w7NDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBj&#10;dGznhQIAAG0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCEDJMM3gAAAAsBAAAPAAAAAAAAAAAAAAAAAN8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="001341B5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1299411D" wp14:editId="5DE1B2CA">
             <wp:extent cx="5760720" cy="2305879"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="61" name="Obrázek 61"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -11490,51 +11716,51 @@
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="723C4323" id="Zaoblený obdélník 71" o:spid="_x0000_s1026" style="position:absolute;margin-left:6.5pt;margin-top:114.8pt;width:14.5pt;height:8.05pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBa2T6PhgIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nydYGdYqgRYYB&#10;RRu0HXpWZCkWIIuapMTJfv0o+SNBV+wwLAeFMslH8onk9c2h0WQvnFdgSlpc5JQIw6FSZlvSHy+r&#10;T5eU+MBMxTQYUdKj8PRm8fHDdWvnYgI16Eo4giDGz1tb0joEO88yz2vRMH8BVhhUSnANC3h126xy&#10;rEX0RmeTPP+SteAq64AL7/HrXaeki4QvpeDhUUovAtElxdxCOl06N/HMFtdsvnXM1or3abB/yKJh&#10;ymDQEeqOBUZ2Tv0B1SjuwIMMFxyaDKRUXKQasJoif1PNc82sSLUgOd6ONPn/B8sf9s927ZCG1vq5&#10;RzFWcZCuif+YHzkkso4jWeIQCMePxeV0Mp1RwlFV5JPPs8tIZnZyts6HbwIaEoWSOtiZ6gkfJPHE&#10;9vc+dPaDXQxoYKW0To+iDWkR+Sqf5cnDg1ZV1EY777abW+3InuG7rlY5/vroZ2aYizaY0qmyJIWj&#10;FhFDmychiaqwlkkXITadGGEZ58KEolPVrBJdtNl5sMEjFZ4AI7LELEfsHmCw7EAG7I6B3j66itSz&#10;o3Nf+t+cR48UGUwYnRtlwL1Xmcaq+sid/UBSR01kaQPVce2Ig25ivOUrhc94z3xYM4cjgsOEYx8e&#10;8ZAa8KWglyipwf1673u0x85FLSUtjlxJ/c8dc4IS/d1gT18V02mc0XSZzr5O8OLONZtzjdk1t4Cv&#10;X+CCsTyJ0T7oQZQOmlfcDssYFVXMcIxdUh7ccLkN3SrA/cLFcpnMcC4tC/fm2fIIHlmNHfpyeGXO&#10;9r0ccAgeYBhPNn/TzZ1t9DSw3AWQKrX6ideeb5zp1Dj9/olL4/yerE5bcvEbAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCeqVsj3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqIPp&#10;D0njVFWlnBGBB9jGThwa26nttuHtWU5wnNnR7DflbrYju+oQB+8kPC8yYNq1Xg2ul/D5UT+9AosJ&#10;ncLROy3hW0fYVfd3JRbK39y7vjapZ1TiYoESTEpTwXlsjbYYF37Sjm6dDxYTydBzFfBG5XbkIsvW&#10;3OLg6IPBSR+Mbk/NxUqou7d6Y3L8mpuuEfn+cA7t6izl48O83wJLek5/YfjFJ3SoiOnoL05FNpJ+&#10;oSlJghD5GhgFloKMIxnL1QZ4VfL/C6ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFrZ&#10;Po+GAgAAbQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AJ6pWyPcAAAACQEAAA8AAAAAAAAAAAAAAAAA4AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2091B881" wp14:editId="3291429B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1174665</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>721019</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="723331" cy="122830"/>
@@ -11567,51 +11793,51 @@
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="46593F83" id="Zaoblený obdélník 69" o:spid="_x0000_s1026" style="position:absolute;margin-left:92.5pt;margin-top:56.75pt;width:56.95pt;height:9.65pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDAgoktiAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+047doGdYqgRYYB&#10;RRu0HXpWZCkWIIuapMTJfv0o+SNBV+wwzAdZEslH8pHUze2+0WQnnFdgSjo5yykRhkOlzKakP16X&#10;X64o8YGZimkwoqQH4ent/POnm9bORAE16Eo4giDGz1pb0joEO8syz2vRMH8GVhgUSnANC3h0m6xy&#10;rEX0RmdFnn/NWnCVdcCF93h73wnpPOFLKXh4ktKLQHRJMbaQVpfWdVyz+Q2bbRyzteJ9GOwfomiY&#10;Muh0hLpngZGtU39ANYo78CDDGYcmAykVFykHzGaSv8vmpWZWpFyQHG9Hmvz/g+WPuxe7ckhDa/3M&#10;4zZmsZeuiX+Mj+wTWYeRLLEPhOPlZTGdTieUcBRNiuJqmsjMjsbW+fBNQEPipqQOtqZ6xoIkntju&#10;wQf0ivqDXnRoYKm0TkXRhrSIfJ1f5MnCg1ZVlEY97zbrO+3IjmFdl8scv1hKRDtRw5M2eHnMLO3C&#10;QYuIoc2zkERVmEvReYhNJ0ZYxrkwYdKJalaJztvFqbPBIrlOgBFZYpQjdg8waHYgA3YXc68fTUXq&#10;2dG4T/1vxqNF8gwmjMaNMuA+ykxjVr3nTn8gqaMmsrSG6rByxEE3Md7ypcIyPjAfVszhiOAw4diH&#10;J1ykBqwU9DtKanC/PrqP+ti5KKWkxZErqf+5ZU5Qor8b7Onryfl5nNF0OL+4LPDgTiXrU4nZNneA&#10;1ccWxOjSNuoHPWylg+YNX4dF9IoiZjj6LikPbjjche4pwPeFi8UiqeFcWhYezIvlETyyGjv0df/G&#10;nO17OeAQPMIwnmz2rps73WhpYLENIFVq9SOvPd8406lx+vcnPhqn56R1fCXnvwEAAP//AwBQSwME&#10;FAAGAAgAAAAhADaOEGveAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FugzAQRO+V+g/WVuqt&#10;MSGiBYqJokicq9J8wAYbTIJtYjsJ/ftuT+1tZ3c0+6baLmZiN+XD6KyA9SoBpmzn5GgHAYev5iUH&#10;FiJaiZOzSsC3CrCtHx8qLKW72091a+PAKMSGEgXoGOeS89BpZTCs3Kws3XrnDUaSfuDS453CzcTT&#10;JHnlBkdLHzTOaq9Vd26vRkDTfzRvusDT0vZtWuz2F99lFyGen5bdO7Colvhnhl98QoeamI7uamVg&#10;E+k8oy6RhvUmA0aOtMgLYEfabNIceF3x/x3qHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDAgoktiAIAAG0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQA2jhBr3gAAAAsBAAAPAAAAAAAAAAAAAAAAAOIEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6AB83123" wp14:editId="21C683EA">
             <wp:extent cx="5760720" cy="2305685"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="67" name="Obrázek 67"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -11854,51 +12080,51 @@
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="0B513E8B" id="Zaoblený obdélník 79" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2.9pt;margin-top:68.4pt;width:51.25pt;height:12.65pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJopmPhgIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nTbcGdYqgRYYB&#10;RVu0HXpWZCkxIIsapcTJfv0o+SNBV+wwLAeFMslH8onk1fW+MWyn0NdgS16c5ZwpK6Gq7brkP16W&#10;n75y5oOwlTBgVckPyvPr+ccPV62bqQlswFQKGYFYP2tdyTchuFmWeblRjfBn4JQlpQZsRKArrrMK&#10;RUvojckmeX6RtYCVQ5DKe/p62yn5POFrrWR40NqrwEzJKbeQTkznKp7Z/ErM1ijcppZ9GuIfsmhE&#10;bSnoCHUrgmBbrP+AamqJ4EGHMwlNBlrXUqUaqJoif1PN80Y4lWohcrwbafL/D1be757dIxINrfMz&#10;T2KsYq+xif+UH9snsg4jWWofmKSPF9Min044k6QqLvLLz9NIZnZ0dujDNwUNi0LJEba2eqIHSTyJ&#10;3Z0Pnf1gFwNaWNbGpEcxlrWEfJlP8+ThwdRV1EY7j+vVjUG2E/Suy2VOvz76iRnlYiyldKwsSeFg&#10;VMQw9klpVldUy6SLEJtOjbBCSmVD0ak2olJdtOlpsMEjFZ4AI7KmLEfsHmCw7EAG7I6B3j66qtSz&#10;o3Nf+t+cR48UGWwYnZvaAr5XmaGq+sid/UBSR01kaQXV4REZQjcx3sllTc94J3x4FEgjQsNEYx8e&#10;6NAG6KWglzjbAP5673u0p84lLWctjVzJ/c+tQMWZ+W6ppy+L8/M4o+lyPv0yoQuealanGrttboBe&#10;v6AF42QSo30wg6gRmlfaDosYlVTCSopdchlwuNyEbhXQfpFqsUhmNJdOhDv77GQEj6zGDn3Zvwp0&#10;fS8HGoJ7GMZTzN50c2cbPS0stgF0nVr9yGvPN810apx+/8SlcXpPVsctOf8NAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAE8NJO3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWqdB&#10;TUmIU1WVckYEPmAbO3EgXqex24a/ZznBbXdmNPu23C9uFFczh8GTgs06AWGo9XqgXsHHe716BhEi&#10;ksbRk1HwbQLsq/u7Egvtb/Rmrk3sBZdQKFCBjXEqpAytNQ7D2k+G2Ov87DDyOvdSz3jjcjfKNEky&#10;6XAgvmBxMkdr2q/m4hTU3Wu9szl+Lk3XpPnheJ7b7Vmpx4fl8AIimiX+heEXn9GhYqaTv5AOYlSw&#10;2jJ5ZP0p44EDebYDcWIhSzcgq1L+/6D6AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAImi&#10;mY+GAgAAbQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AATw0k7cAAAACQEAAA8AAAAAAAAAAAAAAAAA4AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="554233B6" wp14:editId="11A0CD7D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>555930</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>722274</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="592531" cy="95098"/>
@@ -11931,51 +12157,51 @@
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="0183D6B9" id="Zaoblený obdélník 77" o:spid="_x0000_s1026" style="position:absolute;margin-left:43.75pt;margin-top:56.85pt;width:46.65pt;height:7.5pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDP5wjShQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9vGjEMfp+0/yHK+3oHK1tBPSrUimlS&#10;1aK2U59DLoGTcnHmBA7218/J/QB11R6m8RCcs/3Z/mL7+uZQG7ZX6CuwBR9d5JwpK6Gs7KbgP16W&#10;n64480HYUhiwquBH5fnN/OOH68bN1Bi2YEqFjECsnzWu4NsQ3CzLvNyqWvgLcMqSUgPWItAVN1mJ&#10;oiH02mTjPP+SNYClQ5DKe/p61yr5POFrrWR41NqrwEzBKbeQTkznOp7Z/FrMNijctpJdGuIfsqhF&#10;ZSnoAHUngmA7rP6AqiuJ4EGHCwl1BlpXUqUaqJpR/qaa561wKtVC5Hg30OT/H6x82D+7FRINjfMz&#10;T2Ks4qCxjv+UHzskso4DWeoQmKSPk+l48nnEmSTVdJJPryKX2cnXoQ/fFNQsCgVH2Nnyid4j0ST2&#10;9z609r1djGdhWRmT3sRY1lBDTfNJnjw8mKqM2mjncbO+Ncj2gp51uczp10U/M6NcjKWUToUlKRyN&#10;ihjGPinNqpJKGbcRYs+pAVZIqWwYtaqtKFUbbXIerPdIhSfAiKwpywG7A+gtW5Aeu2Wgs4+uKrXs&#10;4NyV/jfnwSNFBhsG57qygO9VZqiqLnJr35PUUhNZWkN5XCFDaAfGO7ms6BnvhQ8rgTQhNEs09eGR&#10;Dm2AXgo6ibMt4K/3vkd7alzSctbQxBXc/9wJVJyZ75Zaejq6vIwjmi6Xk69juuC5Zn2usbv6Fuj1&#10;qQMpuyRG+2B6USPUr7QcFjEqqYSVFLvgMmB/uQ3tJqD1ItVikcxoLJ0I9/bZyQgeWY0d+nJ4Fei6&#10;Xg40Aw/QT6eYvenm1jZ6WljsAugqtfqJ145vGunUON36iTvj/J6sTkty/hsAAP//AwBQSwMEFAAG&#10;AAgAAAAhAKseJ8vdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo06CS&#10;NMSpqko5IwIf4MabOBCv09htw9+zPcFtd2c0+6bcLW4UF5zD4EnBepWAQGq9GahX8PlRP+UgQtRk&#10;9OgJFfxggF11f1fqwvgrveOlib3gEAqFVmBjnAopQ2vR6bDyExJrnZ+djrzOvTSzvnK4G2WaJC/S&#10;6YH4g9UTHiy2383ZKai7tzqzW/21NF2TbveH09xuTko9Piz7VxARl/hnhhs+o0PFTEd/JhPEqCDP&#10;Nuzk+/o5A3Ez5Al3OfKQ5hnIqpT/K1S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM/n&#10;CNKFAgAAbAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AKseJ8vdAAAACgEAAA8AAAAAAAAAAAAAAAAA3wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42E36E39" wp14:editId="3E1A80E7">
             <wp:extent cx="5760720" cy="2823667"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="75" name="Obrázek 75"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -12074,51 +12300,51 @@
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="54BDBA49" id="Zaoblený obdélník 60" o:spid="_x0000_s1026" style="position:absolute;margin-left:368.6pt;margin-top:205.7pt;width:38.05pt;height:10.85pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWifXfhwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2k6doGdYqgRYYB&#10;RRu0HXpWZCkxIIsapcTJfv0o+SNBV+wwLAeFMslH8onkze2+Nmyn0FdgCz46yzlTVkJZ2XXBf7wu&#10;vlxx5oOwpTBgVcEPyvPb2edPN42bqjFswJQKGYFYP21cwTchuGmWeblRtfBn4JQlpQasRaArrrMS&#10;RUPotcnGef41awBLhyCV9/T1vlXyWcLXWsnwpLVXgZmCU24hnZjOVTyz2Y2YrlG4TSW7NMQ/ZFGL&#10;ylLQAepeBMG2WP0BVVcSwYMOZxLqDLSupEo1UDWj/F01LxvhVKqFyPFuoMn/P1j5uHtxSyQaGuen&#10;nsRYxV5jHf8pP7ZPZB0GstQ+MEkfJ1fn+eU1Z5JUo/OrfDyOZGZHZ4c+fFNQsygUHGFry2d6kMST&#10;2D340Nr3djGghUVlTHoUY1lDyNf5RZ48PJiqjNpo53G9ujPIdoLedbHI6ddFPzGjXIyllI6VJSkc&#10;jIoYxj4rzaqSahm3EWLTqQFWSKlsGLWqjShVG+3iNFjvkQpPgBFZU5YDdgfQW7YgPXbLQGcfXVXq&#10;2cG5K/1vzoNHigw2DM51ZQE/qsxQVV3k1r4nqaUmsrSC8rBEhtBOjHdyUdEzPggflgJpRGiYaOzD&#10;Ex3aAL0UdBJnG8BfH32P9tS5pOWsoZEruP+5Fag4M98t9fT1aDKJM5ouk4vLMV3wVLM61dhtfQf0&#10;+iNaME4mMdoH04saoX6j7TCPUUklrKTYBZcB+8tdaFcB7Rep5vNkRnPpRHiwL05G8Mhq7NDX/ZtA&#10;1/VyoCF4hH48xfRdN7e20dPCfBtAV6nVj7x2fNNMp8bp9k9cGqf3ZHXckrPfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAmUsBO94AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU7DMBBF90jcwRokdtRx&#10;XEgb4lRVpawRKQeYxk4ciO3Udttwe8wKljPz9Of9areYiVyVD6OzAtgqA6Js5+RoBwEfx+ZpAyRE&#10;tBInZ5WAbxVgV9/fVVhKd7Pv6trGgaQQG0oUoGOcS0pDp5XBsHKzsunWO28wptEPVHq8pXAz0TzL&#10;XqjB0aYPGmd10Kr7ai9GQNO/NYXe4ufS9m2+3R/Ovns+C/H4sOxfgUS1xD8YfvWTOtTJ6eQuVgYy&#10;CSh4kSdUwJqxNZBEbBjnQE5pwzkDWlf0f4f6BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AJaJ9d+HAgAAbQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAJlLATveAAAACwEAAA8AAAAAAAAAAAAAAAAA4QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51329712" wp14:editId="3700B471">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1558733</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>654469</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="543464" cy="155276"/>
@@ -12151,51 +12377,51 @@
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="304E5E04" id="Zaoblený obdélník 58" o:spid="_x0000_s1026" style="position:absolute;margin-left:122.75pt;margin-top:51.55pt;width:42.8pt;height:12.25pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDfZ50EhgIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+1kSR9BnSJokWFA&#10;0RZth54VWYoNyKJGKa/9+lHyI0FX7DAsB4UyyY/kJ5LXN/vGsK1CX4Mt+Ogs50xZCWVt1wX/8br8&#10;csmZD8KWwoBVBT8oz2/mnz9d79xMjaECUypkBGL9bOcKXoXgZlnmZaUa4c/AKUtKDdiIQFdcZyWK&#10;HaE3Jhvn+Xm2AywdglTe09e7VsnnCV9rJcOj1l4FZgpOuYV0YjpX8czm12K2RuGqWnZpiH/IohG1&#10;paAD1J0Igm2w/gOqqSWCBx3OJDQZaF1LlWqgakb5u2peKuFUqoXI8W6gyf8/WPmwfXFPSDTsnJ95&#10;EmMVe41N/Kf82D6RdRjIUvvAJH2cTr5OziecSVKNptPxxXkkMzs6O/Thm4KGRaHgCBtbPtODJJ7E&#10;9t6H1r63iwEtLGtj0qMYy3aEfJVP8+ThwdRl1EY7j+vVrUG2FfSuy2VOvy76iRnlYiyldKwsSeFg&#10;VMQw9llpVpdUy7iNEJtODbBCSmXDqFVVolRttOlpsN4jFZ4AI7KmLAfsDqC3bEF67JaBzj66qtSz&#10;g3NX+t+cB48UGWwYnJvaAn5UmaGqusitfU9SS01kaQXl4QkZQjsx3sllTc94L3x4EkgjQsNEYx8e&#10;6dAG6KWgkzirAH999D3aU+eSlrMdjVzB/c+NQMWZ+W6pp69Gk0mc0XSZTC/GdMFTzepUYzfNLdDr&#10;j2jBOJnEaB9ML2qE5o22wyJGJZWwkmIXXAbsL7ehXQW0X6RaLJIZzaUT4d6+OBnBI6uxQ1/3bwJd&#10;18uBhuAB+vEUs3fd3NpGTwuLTQBdp1Y/8trxTTOdGqfbP3FpnN6T1XFLzn8DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCiBf003gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqPND&#10;WhriVFWlnBEpD7CNnTgQ26nttuHtWU5w290ZzX5T7RYzsavyYXRWQLpKgCnbOTnaQcDHsXl6ARYi&#10;WomTs0rAtwqwq+/vKiylu9l3dW3jwCjEhhIF6BjnkvPQaWUwrNysLGm98wYjrX7g0uONws3EsyRZ&#10;c4OjpQ8aZ3XQqvtqL0ZA0781G73Fz6Xt22y7P5x9V5yFeHxY9q/Aolrinxl+8QkdamI6uYuVgU0C&#10;sueiICsJSZ4CI0eepzSc6JJt1sDriv/vUP8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;32edBIYCAABtBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAogX9NN4AAAALAQAADwAAAAAAAAAAAAAAAADgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="355D99D2" wp14:editId="4CDAFED1">
             <wp:extent cx="5753735" cy="2896119"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="44" name="Obrázek 44"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -13515,57 +13741,73 @@
         <w:t>údaje o zaměstnancích veřejných, státních</w:t>
       </w:r>
       <w:r w:rsidR="003B7D3B">
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r w:rsidR="003B7D3B" w:rsidRPr="003B7D3B">
         <w:t>soukromých vysokých škol, kteří jsou docenty, profesory nebo mimořádnými profesory),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FFCDF4F" w14:textId="47022C1D" w:rsidR="003B7D3B" w:rsidRDefault="00EB19E5" w:rsidP="00EB170C">
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>B. Poskytovatelé zahraničního vysokoškolského vzdělání na území České republiky</w:t>
       </w:r>
       <w:r w:rsidR="003B7D3B" w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B7D3B">
-        <w:t>(předávány údaje o docentech a profesorech působících v základním pracovněprávním vztahu jako pedagogičtí nebo vědečtí pracovníci poskytovatelů zahraničního vysokoškolského vzdělání na území České republiky, tj. působící na  zahraniční vysoké škol</w:t>
+        <w:t xml:space="preserve">(předávány údaje o docentech a profesorech působících v základním pracovněprávním vztahu jako pedagogičtí nebo vědečtí pracovníci poskytovatelů zahraničního vysokoškolského vzdělání na území České republiky, tj. působící </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003B7D3B">
+        <w:t>na  zahraniční</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003B7D3B">
+        <w:t xml:space="preserve"> vysoké škol</w:t>
       </w:r>
       <w:r w:rsidR="7395536D">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="003B7D3B">
-        <w:t xml:space="preserve"> na území ČR či na  pobočce zahraniční vysoké školy na území ČR).</w:t>
+        <w:t xml:space="preserve"> na území ČR či </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003B7D3B">
+        <w:t>na  pobočce</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003B7D3B">
+        <w:t xml:space="preserve"> zahraniční vysoké školy na území ČR).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74D960D0" w14:textId="77777777" w:rsidR="00A64E8F" w:rsidRDefault="00A64E8F" w:rsidP="00EB170C">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23386AE4" w14:textId="77777777" w:rsidR="008B7A17" w:rsidRDefault="008B7A17" w:rsidP="00EB170C">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
@@ -13922,99 +14164,110 @@
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BE4B0FB" w14:textId="77777777" w:rsidR="00420417" w:rsidRPr="00414B43" w:rsidRDefault="00420417" w:rsidP="00BB2CA2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vysoka</w:t>
             </w:r>
             <w:r w:rsidR="00776DA4" w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sk</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:cr/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>ola</w:t>
             </w:r>
             <w:r w:rsidR="00776DA4" w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>RID</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F667DCD" w14:textId="77777777" w:rsidR="00420417" w:rsidRPr="00414B43" w:rsidRDefault="00420417" w:rsidP="00BB2CA2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:cr/>
             </w:r>
@@ -14130,98 +14383,102 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:cr/>
               <w:t>1.b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FB069C4" w14:textId="77777777" w:rsidR="00420417" w:rsidRPr="00414B43" w:rsidRDefault="00420417" w:rsidP="00BB2CA2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fakul</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:cr/>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00776DA4" w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidR="00776DA4" w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>RID</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DD6738C" w14:textId="77777777" w:rsidR="00420417" w:rsidRPr="00414B43" w:rsidRDefault="00420417" w:rsidP="00BB2CA2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>fakulta RID</w:t>
             </w:r>
@@ -14319,74 +14576,76 @@
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E2593A5" w14:textId="77777777" w:rsidR="00420417" w:rsidRPr="00414B43" w:rsidRDefault="00420417" w:rsidP="00BB2CA2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba</w:t>
             </w:r>
             <w:r w:rsidR="00776DA4" w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jmeno</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="029E263E" w14:textId="77777777" w:rsidR="00420417" w:rsidRPr="00414B43" w:rsidRDefault="00420417" w:rsidP="00BB2CA2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>jméno</w:t>
@@ -14489,90 +14748,92 @@
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1114DEC9" w14:textId="77777777" w:rsidR="00420417" w:rsidRPr="00414B43" w:rsidRDefault="00420417" w:rsidP="00BB2CA2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba</w:t>
             </w:r>
             <w:r w:rsidR="00776DA4" w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jmeno</w:t>
             </w:r>
             <w:r w:rsidR="00776DA4" w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prostredni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68B38CA6" w14:textId="77777777" w:rsidR="00420417" w:rsidRPr="00414B43" w:rsidRDefault="00420417" w:rsidP="00BB2CA2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>další jména</w:t>
             </w:r>
@@ -14670,74 +14931,76 @@
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A09E645" w14:textId="77777777" w:rsidR="00420417" w:rsidRPr="00414B43" w:rsidRDefault="00420417" w:rsidP="00BB2CA2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba</w:t>
             </w:r>
             <w:r w:rsidR="00776DA4" w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prijmeni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48D3D502" w14:textId="77777777" w:rsidR="00420417" w:rsidRPr="00414B43" w:rsidRDefault="00420417" w:rsidP="00BB2CA2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>příjmení</w:t>
             </w:r>
@@ -14836,58 +15099,60 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F23E3E4" w14:textId="77777777" w:rsidR="009F7AC6" w:rsidRPr="00414B43" w:rsidRDefault="009F7AC6" w:rsidP="00BB2CA2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Rodne_Prijmeni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EEA6184" w14:textId="77777777" w:rsidR="009F7AC6" w:rsidRPr="00414B43" w:rsidRDefault="009321EF" w:rsidP="00BB2CA2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rodné příjmení</w:t>
             </w:r>
@@ -14985,90 +15250,92 @@
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DC1160B" w14:textId="77777777" w:rsidR="00420417" w:rsidRPr="00414B43" w:rsidRDefault="00420417" w:rsidP="007054D1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba</w:t>
             </w:r>
             <w:r w:rsidR="00776DA4" w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidR="009321EF">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rok_</w:t>
             </w:r>
             <w:r w:rsidR="007054D1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="009321EF">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>arozeni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43775945" w14:textId="77777777" w:rsidR="00420417" w:rsidRPr="00414B43" w:rsidRDefault="009321EF" w:rsidP="009321EF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rok narození</w:t>
@@ -15188,58 +15455,60 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="215EC6A4" w14:textId="77777777" w:rsidR="00420417" w:rsidRPr="00414B43" w:rsidRDefault="009321EF" w:rsidP="00BB2CA2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Obec</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BF75187" w14:textId="77777777" w:rsidR="00420417" w:rsidRPr="00414B43" w:rsidRDefault="00420417" w:rsidP="00BB2CA2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>místo trvalého pobytu</w:t>
@@ -15371,74 +15640,76 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D25D174" w14:textId="77777777" w:rsidR="00420417" w:rsidRPr="00414B43" w:rsidRDefault="00420417" w:rsidP="009321EF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_</w:t>
             </w:r>
             <w:r w:rsidR="009321EF">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Obec</w:t>
             </w:r>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_Text</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EE14814" w14:textId="77777777" w:rsidR="00420417" w:rsidRPr="00414B43" w:rsidRDefault="00420417" w:rsidP="009321EF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>mí</w:t>
             </w:r>
@@ -15651,60 +15922,70 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Oso</w:t>
             </w:r>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:cr/>
               <w:t>ba</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>-cizinec</w:t>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cizinec</w:t>
             </w:r>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_Pohlavi</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5151C696" w14:textId="77777777" w:rsidR="007054D1" w:rsidRPr="00414B43" w:rsidRDefault="007054D1" w:rsidP="00B66CFA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>pohlaví</w:t>
             </w:r>
@@ -15810,52 +16091,62 @@
               <w:t>4.b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="033120DA" w14:textId="77777777" w:rsidR="007054D1" w:rsidRPr="00414B43" w:rsidRDefault="007054D1" w:rsidP="00B66CFA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Osoba-cizinec_Adresa</w:t>
-            </w:r>
+              <w:t>Osoba-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cizinec_Adresa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EC5FDDA" w14:textId="77777777" w:rsidR="007054D1" w:rsidRPr="00414B43" w:rsidRDefault="007054D1" w:rsidP="00B66CFA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>místo hlášeného pobytu v ČR</w:t>
             </w:r>
@@ -15967,52 +16258,62 @@
               <w:t>4.c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49A1654D" w14:textId="77777777" w:rsidR="007054D1" w:rsidRPr="00414B43" w:rsidRDefault="007054D1" w:rsidP="00B66CFA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Osoba-cizinec_Adresa_Text</w:t>
-            </w:r>
+              <w:t>Osoba-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cizinec_Adresa_Text</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FB81E7A" w14:textId="77777777" w:rsidR="007054D1" w:rsidRPr="00414B43" w:rsidRDefault="007054D1" w:rsidP="00B66CFA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>místo hlášeného pobytu v ČR</w:t>
             </w:r>
@@ -16126,68 +16427,78 @@
           </w:tcPr>
           <w:p w14:paraId="09814E61" w14:textId="1F9E08A6" w:rsidR="00420417" w:rsidRPr="00414B43" w:rsidRDefault="00420417" w:rsidP="00BB2CA2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba</w:t>
             </w:r>
             <w:r w:rsidR="00F519C6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>-cizinec</w:t>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F519C6">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cizinec</w:t>
             </w:r>
             <w:r w:rsidR="008816B5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_Statni_</w:t>
             </w:r>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Obcanstvi</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40A885C0" w14:textId="77777777" w:rsidR="00420417" w:rsidRPr="00414B43" w:rsidRDefault="00420417" w:rsidP="00BB2CA2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>státní občanství</w:t>
@@ -16364,67 +16675,78 @@
             <w:r w:rsidR="009321EF" w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07B1267E" w14:textId="77777777" w:rsidR="009321EF" w:rsidRPr="00414B43" w:rsidRDefault="009321EF" w:rsidP="009321EF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_P</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:cr/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>rofesura_Obo</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:cr/>
               <w:t>r</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="321E71C9" w14:textId="77777777" w:rsidR="009321EF" w:rsidRPr="00414B43" w:rsidRDefault="009321EF" w:rsidP="009321EF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -16532,66 +16854,68 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5.b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73F52B3D" w14:textId="77777777" w:rsidR="009321EF" w:rsidRPr="00414B43" w:rsidRDefault="009321EF" w:rsidP="009321EF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidR="00BF592B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>soba_Profesura_Datum</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F88BD25" w14:textId="77777777" w:rsidR="009321EF" w:rsidRPr="00414B43" w:rsidRDefault="009321EF" w:rsidP="009321EF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>profesor</w:t>
             </w:r>
@@ -16625,51 +16949,67 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>číselná položka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="630044F7" w14:textId="77777777" w:rsidR="009321EF" w:rsidRPr="00414B43" w:rsidRDefault="00004F06" w:rsidP="009321EF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>element s typem „date“ ve formě RRRR-MM-DD</w:t>
+              <w:t>element s typem „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>“ ve formě RRRR-MM-DD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C62B397" w14:textId="77777777" w:rsidR="009321EF" w:rsidRPr="00414B43" w:rsidRDefault="00004F06" w:rsidP="00BF592B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
@@ -16699,90 +17039,92 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5.c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12805F83" w14:textId="41D893DA" w:rsidR="00BF592B" w:rsidRPr="00414B43" w:rsidRDefault="00BF592B" w:rsidP="00EB4264">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Profesura_V</w:t>
             </w:r>
             <w:r w:rsidR="00EB4264">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidR="00F519C6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>izeni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61DCD691" w14:textId="77777777" w:rsidR="00BF592B" w:rsidRPr="00414B43" w:rsidRDefault="00BF592B" w:rsidP="009321EF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>vysoká škola, na které se řízení o jmenování profesorem konalo</w:t>
             </w:r>
@@ -16897,58 +17239,60 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C743F18" w14:textId="77777777" w:rsidR="009321EF" w:rsidRPr="00414B43" w:rsidRDefault="009321EF" w:rsidP="009321EF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Profesura_Poznamka</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72A55A93" w14:textId="77777777" w:rsidR="009321EF" w:rsidRPr="00414B43" w:rsidRDefault="009321EF" w:rsidP="009321EF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">profesor </w:t>
             </w:r>
@@ -17074,66 +17418,68 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:cr/>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57D6B4ED" w14:textId="721F1745" w:rsidR="009321EF" w:rsidRPr="00414B43" w:rsidRDefault="008816B5" w:rsidP="009321EF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Habilitace</w:t>
             </w:r>
             <w:r w:rsidR="009321EF" w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_Obor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62E7D7E4" w14:textId="77777777" w:rsidR="009321EF" w:rsidRPr="00414B43" w:rsidRDefault="009321EF" w:rsidP="009321EF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>docent – obor</w:t>
             </w:r>
@@ -17240,58 +17586,60 @@
             <w:r w:rsidR="009321EF" w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09108659" w14:textId="77777777" w:rsidR="009321EF" w:rsidRPr="00414B43" w:rsidRDefault="00BF592B" w:rsidP="009321EF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Habilitace_Datum</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59FEBF4D" w14:textId="77777777" w:rsidR="009321EF" w:rsidRPr="00414B43" w:rsidRDefault="00BF592B" w:rsidP="009321EF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>docent – datum</w:t>
             </w:r>
@@ -17317,51 +17665,67 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>číselná položka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E790E78" w14:textId="77777777" w:rsidR="009321EF" w:rsidRPr="00414B43" w:rsidRDefault="00004F06" w:rsidP="009321EF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>element s typem „date“ ve formě RRRR-MM-DD</w:t>
+              <w:t>element s typem „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>“ ve formě RRRR-MM-DD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="152CDEEC" w14:textId="77777777" w:rsidR="009321EF" w:rsidRPr="00414B43" w:rsidRDefault="00004F06" w:rsidP="009321EF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
@@ -17391,90 +17755,92 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6.c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71B13B0E" w14:textId="0AEC7DF9" w:rsidR="00BF592B" w:rsidRPr="00414B43" w:rsidRDefault="00BF592B" w:rsidP="00EB4264">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Habilitace_V</w:t>
             </w:r>
             <w:r w:rsidR="00EB4264">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidR="00A37C50">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>izeni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37336E71" w14:textId="77777777" w:rsidR="00BF592B" w:rsidRPr="00414B43" w:rsidRDefault="00BF592B" w:rsidP="00BF592B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>vysoká škola, na které se habilitační řízení konalo</w:t>
             </w:r>
@@ -17589,66 +17955,68 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="711B015E" w14:textId="1EFA08BF" w:rsidR="009321EF" w:rsidRPr="00414B43" w:rsidRDefault="008816B5" w:rsidP="009321EF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Habilitace</w:t>
             </w:r>
             <w:r w:rsidR="009321EF" w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_Poznamka</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34105694" w14:textId="77777777" w:rsidR="009321EF" w:rsidRPr="00414B43" w:rsidRDefault="009321EF" w:rsidP="009321EF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>docent – poznámka</w:t>
             </w:r>
@@ -17748,99 +18116,103 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7.a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74CDD3C6" w14:textId="3C62B2E1" w:rsidR="00BF592B" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="00771A10">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Mimo_</w:t>
             </w:r>
             <w:r w:rsidR="00771A10">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rof_Habilitace_Obor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="174249FE" w14:textId="77777777" w:rsidR="00BF592B" w:rsidRPr="00414B43" w:rsidRDefault="000760EE" w:rsidP="009321EF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>docent - obor</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="651D60E0" w14:textId="3F4DC4B5" w:rsidR="00BF592B" w:rsidRPr="00414B43" w:rsidRDefault="00FD2C37" w:rsidP="009321EF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>textové pole</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -17914,74 +18286,76 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7.b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E0576A1" w14:textId="31753AFB" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="00771A10">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Mimo_</w:t>
             </w:r>
             <w:r w:rsidR="00771A10">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rof_Habilitace_Datum</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72A4D4BA" w14:textId="77777777" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="000760EE" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>docent – datum</w:t>
             </w:r>
@@ -18007,51 +18381,67 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>číselná položka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A709039" w14:textId="77777777" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00235D99" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>element s typem „date“ ve formě RRRR-MM-DD</w:t>
+              <w:t>element s typem „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>“ ve formě RRRR-MM-DD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B59CB3F" w14:textId="77777777" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00235D99" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
@@ -18081,50 +18471,51 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7.c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AB4EFA5" w14:textId="6DAE9AD5" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="004D2E76">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Mimo_</w:t>
             </w:r>
             <w:r w:rsidR="00771A10">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rof_</w:t>
             </w:r>
             <w:r w:rsidR="004D2E76">
@@ -18137,50 +18528,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidR="00771A10">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>izeni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A5A5BB1" w14:textId="77777777" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="000760EE" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>vysoká škola, na které se habilitační řízení konalo</w:t>
             </w:r>
@@ -18279,98 +18671,100 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7.d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60155AC9" w14:textId="4961E9A5" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="00771A10">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mimo_</w:t>
             </w:r>
             <w:r w:rsidR="00771A10">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rof_</w:t>
             </w:r>
             <w:r w:rsidR="004D2E76">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Habilitace_</w:t>
             </w:r>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Poznamka</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E48C516" w14:textId="77777777" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="000760EE" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>docent – poznámka</w:t>
             </w:r>
@@ -18470,74 +18864,76 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8.a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16692DCB" w14:textId="7C511FA8" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="00771A10">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Mimo_</w:t>
             </w:r>
             <w:r w:rsidR="00771A10">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rof_Srovnani_Doc</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C0E808A" w14:textId="5E76D7CF" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="000760EE" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>údaje o postavení srovnatelném s</w:t>
             </w:r>
@@ -18660,74 +19056,76 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8.b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18CDD100" w14:textId="4F3868AA" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="00771A10">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Mimo_</w:t>
             </w:r>
             <w:r w:rsidR="00771A10">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rof_Srovnani_Prof</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AD7AB7E" w14:textId="6F67D0BD" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="000760EE" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>údaje o postavení srovnatelném s profesorem</w:t>
             </w:r>
@@ -18845,74 +19243,76 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8.c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="519141DE" w14:textId="42142CAE" w:rsidR="000760EE" w:rsidRPr="00414B43" w:rsidRDefault="000760EE" w:rsidP="00771A10">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Mimo_</w:t>
             </w:r>
             <w:r w:rsidR="00771A10">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rof_Praxe_Oblast</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C98C168" w14:textId="1B02F0C5" w:rsidR="000760EE" w:rsidRPr="00414B43" w:rsidRDefault="00E83840" w:rsidP="000760EE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ú</w:t>
@@ -19036,90 +19436,92 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8.d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="038C1037" w14:textId="5ADB7C13" w:rsidR="000760EE" w:rsidRPr="00414B43" w:rsidRDefault="000760EE" w:rsidP="00771A10">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Mimo_</w:t>
             </w:r>
             <w:r w:rsidR="00771A10">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rof_Praxe_</w:t>
             </w:r>
             <w:r w:rsidR="001A66D1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>oba</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F56C01C" w14:textId="77777777" w:rsidR="000760EE" w:rsidRPr="00414B43" w:rsidRDefault="000760EE" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19251,91 +19653,103 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9.a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A3BC463" w14:textId="77777777" w:rsidR="000760EE" w:rsidRDefault="00D40860" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Titul_VS</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51E9E05B" w14:textId="77777777" w:rsidR="000760EE" w:rsidRPr="00414B43" w:rsidRDefault="00FD2065" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>vysokoškolské</w:t>
             </w:r>
             <w:r w:rsidR="00D40860">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> tituly - titul</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00D40860">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>tituly - titul</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1450ED76" w14:textId="31852E20" w:rsidR="000760EE" w:rsidRPr="00414B43" w:rsidRDefault="00FD2C37" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>textové pole</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -19410,58 +19824,60 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9.b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="759CD3E8" w14:textId="77777777" w:rsidR="000760EE" w:rsidRDefault="00D40860" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Titul_VS_Studijni_Program</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C7A6724" w14:textId="13744FDB" w:rsidR="000760EE" w:rsidRPr="00414B43" w:rsidRDefault="00A44E8C" w:rsidP="00FD2065">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>VŠ</w:t>
             </w:r>
@@ -19607,58 +20023,60 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9.c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="783B0160" w14:textId="77777777" w:rsidR="000760EE" w:rsidRDefault="00D40860" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Titul_VS_Obor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AB0B511" w14:textId="06D69E59" w:rsidR="000760EE" w:rsidRPr="00414B43" w:rsidRDefault="00A44E8C" w:rsidP="00FD2065">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>VŠ</w:t>
             </w:r>
@@ -19804,58 +20222,60 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9.d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="609FB37E" w14:textId="77777777" w:rsidR="000760EE" w:rsidRDefault="00D40860" w:rsidP="00D40860">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Titul_VS_Poznamka</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69B5CF59" w14:textId="77777777" w:rsidR="000760EE" w:rsidRPr="00414B43" w:rsidRDefault="00FD2065" w:rsidP="00FD2065">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v</w:t>
             </w:r>
@@ -19970,144 +20390,164 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9.e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2357840A" w14:textId="77777777" w:rsidR="000760EE" w:rsidRDefault="00D40860" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Titul_VS_Datum</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F714394" w14:textId="77777777" w:rsidR="000760EE" w:rsidRPr="00414B43" w:rsidRDefault="00FD2065" w:rsidP="00FD2065">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v</w:t>
             </w:r>
             <w:r w:rsidR="00D40860">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ysokoškolské </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>tituly - datum</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="673A7DB3" w14:textId="77777777" w:rsidR="000760EE" w:rsidRPr="00414B43" w:rsidRDefault="00FD2065" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>číselná položka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49F51C76" w14:textId="77777777" w:rsidR="000760EE" w:rsidRPr="00414B43" w:rsidRDefault="00004F06" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>element s typem „date“ ve formě RRRR-MM-DD</w:t>
+              <w:t>element s typem „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>“ ve formě RRRR-MM-DD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B51ABF0" w14:textId="77777777" w:rsidR="000760EE" w:rsidRDefault="00004F06" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
@@ -20193,74 +20633,76 @@
             <w:r w:rsidR="00A37C50" w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19FE9885" w14:textId="147D1B69" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="002B2B42">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Titul</w:t>
             </w:r>
             <w:r w:rsidR="002B2B42">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:cr/>
               <w:t>statni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="572DEBEC" w14:textId="77777777" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -20369,74 +20811,76 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10.b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3456EDF3" w14:textId="3133BBD2" w:rsidR="00FD2065" w:rsidRPr="00414B43" w:rsidRDefault="00FD2065" w:rsidP="00771A10">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Titul_Ostatni_Studijni_</w:t>
             </w:r>
             <w:r w:rsidR="00771A10">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rogram</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05F363A4" w14:textId="77777777" w:rsidR="00FD2065" w:rsidRPr="00414B43" w:rsidRDefault="00FD2065" w:rsidP="00FD2065">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ostatní tituly – </w:t>
             </w:r>
@@ -20588,58 +21032,60 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10.c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18E2CD9E" w14:textId="77777777" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Titul_Ostatni_Obor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FF6D72D" w14:textId="77777777" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="00FD2065">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ostatní tituly – </w:t>
             </w:r>
@@ -20793,58 +21239,60 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10.d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E6949B5" w14:textId="77777777" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Titul_Ostatni_Poznamka</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="583D9B5D" w14:textId="77777777" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ostatní tituly – </w:t>
             </w:r>
@@ -20976,160 +21424,188 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10.e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D2E6350" w14:textId="77777777" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="00FD2065">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Titul_Ostatni_</w:t>
             </w:r>
             <w:r w:rsidR="00FD2065">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47A49AA7" w14:textId="77777777" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="0045567D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidR="00FD2065">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">statní tituly - </w:t>
+              <w:t xml:space="preserve">statní </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00FD2065">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tituly - </w:t>
             </w:r>
             <w:r w:rsidR="0045567D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidR="00FD2065">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>atum</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10CDC10D" w14:textId="77777777" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>číselná položka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4073D508" w14:textId="77777777" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00004F06" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>element s typem „date“ ve formě RRRR-MM-DD</w:t>
+              <w:t>element s typem „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>“ ve formě RRRR-MM-DD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36C06E6C" w14:textId="77777777" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00004F06" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
@@ -21207,67 +21683,78 @@
             <w:r w:rsidR="00A37C50" w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00842CFE" w14:textId="77777777" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Osoba_Pracovni_Zaraz</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:cr/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>eni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69BEB15C" w14:textId="77777777" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>pracovní zařazení</w:t>
             </w:r>
@@ -21383,91 +21870,102 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40906769" w14:textId="007D8077" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="008816B5" w:rsidP="008816B5">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Osoba_</w:t>
             </w:r>
             <w:r w:rsidR="00A37C50" w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Pracovni_</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Zarazeni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A37C50" w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidR="00A37C50" w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:cr/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A37C50" w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>Poznamka</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EDBFF8E" w14:textId="77777777" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>pracovní zařazení – poznámka</w:t>
             </w:r>
@@ -21574,58 +22072,60 @@
             <w:r w:rsidR="00A37C50" w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="071E754B" w14:textId="77777777" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Osoba_Pracovni_Zarazeni_Typ</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36867372" w14:textId="77777777" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>pracovní zařazení – typ</w:t>
             </w:r>
@@ -21746,67 +22246,78 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>11.d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B54B6DD" w14:textId="77777777" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Osoba_Pracovni_Zaraze</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:cr/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>ni_Vznik</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BF821D1" w14:textId="77777777" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>údaje o vzniku pracovního poměru</w:t>
             </w:r>
@@ -21846,51 +22357,67 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>kalendáře</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38BC12F1" w14:textId="77777777" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>element s typem „date“ ve formě RRRR-MM-DD, tj. začátek</w:t>
+              <w:t>element s typem „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>“ ve formě RRRR-MM-DD, tj. začátek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="222F89DC" w14:textId="77777777" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
@@ -21919,67 +22446,78 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>11.e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="684C4977" w14:textId="77777777" w:rsidR="0045567D" w:rsidRPr="00414B43" w:rsidRDefault="0045567D" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Osoba_Pracovni_Zaraze</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:cr/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>ni_Zmena</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51AB3E09" w14:textId="77777777" w:rsidR="0045567D" w:rsidRPr="00414B43" w:rsidRDefault="0045567D" w:rsidP="0045567D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">údaje o </w:t>
             </w:r>
@@ -22021,51 +22559,83 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>výběr z kalendáře nebo prázdné pole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58B4BC77" w14:textId="77777777" w:rsidR="0045567D" w:rsidRPr="00414B43" w:rsidRDefault="0045567D" w:rsidP="0045567D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">element s typem „date“ ve formě RRRR-MM-DD tj. </w:t>
+              <w:t>element s typem „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>“ ve formě RRRR-MM-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>DD</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tj. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>změna</w:t>
             </w:r>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, případně „NULL“, pokud </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>zatím k žádné změně nedošlo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22116,58 +22686,60 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>11.f</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16FB928D" w14:textId="77777777" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Osoba_Pracovni_Zarazeni_Konec</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C31D7A8" w14:textId="77777777" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>údaje o skončení pracovního poměru</w:t>
             </w:r>
@@ -22193,51 +22765,83 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>výběr z kalendáře nebo prázdné pole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2318ACB2" w14:textId="77777777" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>element s typem „date“ ve formě RRRR-MM-DD tj. konec, případně „NULL“, pokud pracovní poměr trvá</w:t>
+              <w:t>element s typem „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>“ ve formě RRRR-MM-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>DD</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tj. konec, případně „NULL“, pokud pracovní poměr trvá</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04A5FA0A" w14:textId="77777777" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
@@ -22266,108 +22870,129 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>11.g</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4703A935" w14:textId="2CAADAA0" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Osoba_Pracovni_Zarazeni_Fakult</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:cr/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidR="00E16985">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>_RID</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="727F3051" w14:textId="1E306CD3" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00AC3511" w:rsidP="00AC3511">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>údaj k pracovnímu poměru - f</w:t>
+              <w:t xml:space="preserve">údaj k pracovnímu </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>poměru - f</w:t>
             </w:r>
             <w:r w:rsidR="00A37C50" w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>akulta</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> RID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="146D7A01" w14:textId="77777777" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
@@ -22457,58 +23082,60 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>11.h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45A9526C" w14:textId="77777777" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Osoba_Pracovni_Zarazeni_Rozsah</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BCBD10E" w14:textId="00A07425" w:rsidR="00A37C50" w:rsidRPr="00414B43" w:rsidRDefault="00A37C50" w:rsidP="00A37C50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>rozsah práce</w:t>
             </w:r>
@@ -22687,58 +23314,60 @@
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70214ED4" w14:textId="77777777" w:rsidR="000D6FE2" w:rsidRPr="00414B43" w:rsidRDefault="000D6FE2" w:rsidP="000D6FE2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Osoba_Garant_Program_Kod</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48DA1C1E" w14:textId="77777777" w:rsidR="000D6FE2" w:rsidRPr="00414B43" w:rsidRDefault="000D6FE2" w:rsidP="000D6FE2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>kód studijního programu</w:t>
             </w:r>
@@ -22852,58 +23481,60 @@
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="574D15F4" w14:textId="77777777" w:rsidR="000D6FE2" w:rsidRPr="00414B43" w:rsidRDefault="000D6FE2" w:rsidP="000D6FE2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Osoba_Garant_Program_Nazev</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43501AEA" w14:textId="77777777" w:rsidR="000D6FE2" w:rsidRPr="00414B43" w:rsidRDefault="000D6FE2" w:rsidP="000D6FE2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>název programu</w:t>
             </w:r>
@@ -23004,58 +23635,60 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>12.c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F24712B" w14:textId="77777777" w:rsidR="000D6FE2" w:rsidRPr="00414B43" w:rsidRDefault="000D6FE2" w:rsidP="000D6FE2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Osoba_Garant_Program_Typ</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74166139" w14:textId="77777777" w:rsidR="000D6FE2" w:rsidRPr="00414B43" w:rsidRDefault="000D6FE2" w:rsidP="000D6FE2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>typ garantovaného studijního programu</w:t>
             </w:r>
@@ -23171,74 +23804,76 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>12.d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E4C4C36" w14:textId="52C26E06" w:rsidR="000D6FE2" w:rsidRPr="00414B43" w:rsidRDefault="000D6FE2" w:rsidP="00EB4264">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Osoba_Garant_Program_V</w:t>
             </w:r>
             <w:r w:rsidR="00EB4264">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>_RID</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00149C72" w14:textId="77777777" w:rsidR="000D6FE2" w:rsidRPr="00414B43" w:rsidRDefault="000D6FE2" w:rsidP="000D6FE2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>garance programu – vysoká škola RID</w:t>
             </w:r>
@@ -23338,66 +23973,68 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>12.e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63700F1D" w14:textId="77777777" w:rsidR="000D6FE2" w:rsidRPr="00414B43" w:rsidRDefault="000D6FE2" w:rsidP="000D6FE2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Osoba_Garant_Program_Fakulta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>_RID</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D00ACB7" w14:textId="644F7451" w:rsidR="000D6FE2" w:rsidRPr="00414B43" w:rsidRDefault="000D6FE2" w:rsidP="000D6FE2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
@@ -23616,58 +24253,60 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>12.f</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="535F0DF6" w14:textId="77777777" w:rsidR="000D6FE2" w:rsidRPr="00414B43" w:rsidRDefault="000D6FE2" w:rsidP="000D6FE2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Osoba_Garant_Obor_Kod</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00A7681E" w14:textId="77777777" w:rsidR="000D6FE2" w:rsidRPr="00414B43" w:rsidRDefault="000D6FE2" w:rsidP="000D6FE2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">kód </w:t>
             </w:r>
@@ -23781,66 +24420,68 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>12.g</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C6383CD" w14:textId="0214FA79" w:rsidR="000D6FE2" w:rsidRPr="00414B43" w:rsidRDefault="000D6FE2" w:rsidP="000D6FE2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Osoba_Garant_Obor_Fakulta</w:t>
             </w:r>
             <w:r w:rsidR="00005698">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>_RID</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30C42125" w14:textId="572E2D67" w:rsidR="000D6FE2" w:rsidRPr="00414B43" w:rsidRDefault="000D6FE2" w:rsidP="000D6FE2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
@@ -24324,90 +24965,92 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28C2801B" w14:textId="41F8B5E5" w:rsidR="00E111E4" w:rsidRPr="0029483E" w:rsidRDefault="00745F26">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Poskytovatel_</w:t>
             </w:r>
             <w:r w:rsidR="00FA0CAC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zahranicniho</w:t>
             </w:r>
             <w:r w:rsidR="00E111E4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_VS_</w:t>
             </w:r>
             <w:r w:rsidR="00FA0CAC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vzdelani</w:t>
             </w:r>
             <w:r w:rsidR="00E111E4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_KOD</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48B94667" w14:textId="52E612E3" w:rsidR="00E111E4" w:rsidRPr="0029483E" w:rsidRDefault="00E111E4" w:rsidP="00984C93">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">kód udělený poskytovateli zahraničního </w:t>
             </w:r>
@@ -24530,58 +25173,60 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A59BE78" w14:textId="79D7BEB1" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00984C93" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soucast_Poskytovatel_KOD</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FED028C" w14:textId="6DCA8485" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="003C77B1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">kód udělený součásti poskytovatele zahraničního </w:t>
             </w:r>
@@ -24711,58 +25356,60 @@
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FDF0116" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Jmeno</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19398202" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>jméno</w:t>
@@ -24865,58 +25512,60 @@
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47829D59" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Jmeno_Prostredni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78DB35B9" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>další jména</w:t>
             </w:r>
@@ -25014,58 +25663,60 @@
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DD0D670" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Prijmeni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FBF5F8E" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>příjmení</w:t>
             </w:r>
@@ -25164,58 +25815,60 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E06636C" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Rodne_Prijmeni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4620F97B" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rodné příjmení</w:t>
             </w:r>
@@ -25313,66 +25966,68 @@
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3724BCB6" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rok_Narozeni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17687241" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rok narození</w:t>
@@ -25492,58 +26147,60 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01D79005" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Obec</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45BCCAEF" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>místo trvalého pobytu</w:t>
@@ -25661,74 +26318,76 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17AB40D5" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Obec</w:t>
             </w:r>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_Text</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FE2DC76" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>mí</w:t>
             </w:r>
@@ -25933,60 +26592,70 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Oso</w:t>
             </w:r>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:cr/>
               <w:t>ba</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>-cizinec</w:t>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cizinec</w:t>
             </w:r>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_Pohlavi</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79FF3ECC" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>pohlaví</w:t>
             </w:r>
@@ -26092,52 +26761,62 @@
               <w:t>4.b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00BA6206" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Osoba-cizinec_Adresa</w:t>
-            </w:r>
+              <w:t>Osoba-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cizinec_Adresa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="094F1F81" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>místo hlášeného pobytu v ČR</w:t>
             </w:r>
@@ -26242,52 +26921,62 @@
               <w:t>4.c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07CCA525" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Osoba-cizinec_Adresa_Text</w:t>
-            </w:r>
+              <w:t>Osoba-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cizinec_Adresa_Text</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50E84053" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>místo hlášeného pobytu v ČR</w:t>
             </w:r>
@@ -26401,68 +27090,78 @@
           </w:tcPr>
           <w:p w14:paraId="1B8C71EA" w14:textId="0C80E984" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>-cizinec</w:t>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cizinec</w:t>
             </w:r>
             <w:r w:rsidR="008816B5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Statni_Obcanstvi</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75FADF1E" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>státní občanství</w:t>
@@ -26632,67 +27331,78 @@
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BB0829C" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_P</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:cr/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>rofesura_Obo</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:cr/>
               <w:t>r</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D8F9CBF" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -26800,66 +27510,68 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5.b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EB6C35B" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>soba_Profesura_Datum</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="147127D8" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>profesor</w:t>
             </w:r>
@@ -26893,51 +27605,67 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>číselná položka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="867" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A9F02C0" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>element s typem „date“ ve formě RRRR-MM-DD</w:t>
+              <w:t>element s typem „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>“ ve formě RRRR-MM-DD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="213957DE" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
@@ -26967,74 +27695,76 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5.c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69E3BEE2" w14:textId="5F6F75B7" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00EB4264">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Profesura_V</w:t>
             </w:r>
             <w:r w:rsidR="00EB4264">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_Rizeni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="611EDA7D" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>vysoká škola, na které se řízení o jmenování profesorem konalo</w:t>
             </w:r>
@@ -27149,58 +27879,60 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10D7170A" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Profesura_Poznamka</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="269BA3EA" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">profesor </w:t>
             </w:r>
@@ -27326,66 +28058,68 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:cr/>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FE37FD1" w14:textId="25E37D58" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="008816B5" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Habilitace</w:t>
             </w:r>
             <w:r w:rsidR="00D30D2F" w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_Obor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65AB5A87" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>docent – obor</w:t>
             </w:r>
@@ -27492,58 +28226,60 @@
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67B3720A" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Habilitace_Datum</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A2ADB26" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>docent – datum</w:t>
             </w:r>
@@ -27569,51 +28305,67 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>číselná položka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="867" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16EA1155" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>element s typem „date“ ve formě RRRR-MM-DD</w:t>
+              <w:t>element s typem „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>“ ve formě RRRR-MM-DD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CA7950A" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
@@ -27644,74 +28396,76 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>6.c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="304C9FDF" w14:textId="5203D2DC" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00EB4264">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Habilitace_V</w:t>
             </w:r>
             <w:r w:rsidR="00EB4264">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_Rizeni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="069E010A" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>vysoká škola, na které se habilitační řízení konalo</w:t>
             </w:r>
@@ -27826,58 +28580,60 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19732AF6" w14:textId="69B60F26" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="008816B5">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Habilitace_Poznamka</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7243E712" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>docent – poznámka</w:t>
             </w:r>
@@ -28016,83 +28772,95 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9.a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C3EBA5D" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Titul_VS</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D806178" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>vysokoškolské tituly - titul</w:t>
-            </w:r>
+              <w:t xml:space="preserve">vysokoškolské </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>tituly - titul</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="512810B5" w14:textId="30CFD81E" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00FD2C37" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>textové pole</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -28167,58 +28935,60 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9.b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="224086EC" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Titul_VS_Studijni_Program</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2084C189" w14:textId="4881F775" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00A44E8C" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>VŠ</w:t>
             </w:r>
@@ -28361,58 +29131,60 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9.c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68FD4358" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Titul_VS_Obor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="570D8765" w14:textId="50482FF8" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00A44E8C" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>VŠ</w:t>
             </w:r>
@@ -28556,58 +29328,60 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9.d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65133C01" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Titul_VS_Poznamka</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DF1DEC9" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>vysokoškolské tituly – studijní obor – poznámka (není-li možné použít číselníky pro studijní obor a program</w:t>
             </w:r>
@@ -28706,128 +29480,156 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9.e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61785FA1" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Titul_VS_Datum</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61F97E99" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>vysokoškolské tituly - datum</w:t>
-            </w:r>
+              <w:t xml:space="preserve">vysokoškolské </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>tituly - datum</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B7AAEFD" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>číselná položka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="867" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C97FFF7" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>element s typem „date“ ve formě RRRR-MM-DD</w:t>
+              <w:t>element s typem „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>“ ve formě RRRR-MM-DD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E43A1B1" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
@@ -28905,58 +29707,60 @@
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70B1902F" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Titul_O</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:cr/>
               <w:t>statni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66F53DC1" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -29065,58 +29869,60 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10.b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E51E7F8" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Titul_Ostatni_Studijni_Program</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="573D0376" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ostatní tituly – </w:t>
             </w:r>
@@ -29266,58 +30072,60 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10.c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DAF7AD0" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Titul_Ostatni_Obor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60075D18" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ostatní tituly – </w:t>
             </w:r>
@@ -29469,58 +30277,60 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10.d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A3A4D0C" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Titul_Ostatni_Poznamka</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79AA7802" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ostatní tituly – </w:t>
             </w:r>
@@ -29652,144 +30462,172 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10.e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B914AD1" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoba_Titul_Ostatni_</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FEFF5B7" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>statní tituly - datum</w:t>
-            </w:r>
+              <w:t xml:space="preserve">statní </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>tituly - datum</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23B23364" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>číselná položka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="867" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="066A48DE" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>element s typem „date“ ve formě RRRR-MM-DD</w:t>
+              <w:t>element s typem „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>“ ve formě RRRR-MM-DD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="367A0F57" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
@@ -29859,67 +30697,78 @@
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1848A797" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Osoba_Pracovni_Zaraz</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:cr/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>eni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="365208C6" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>pracovní zařazení</w:t>
             </w:r>
@@ -30035,83 +30884,94 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D366EC9" w14:textId="45873043" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="008816B5">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Osoba_Pracovni_</w:t>
             </w:r>
             <w:r w:rsidR="008816B5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Zarazeni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:cr/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>Poznamka</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C451718" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>pracovní zařazení – poznámka</w:t>
             </w:r>
@@ -30218,58 +31078,60 @@
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="499B5DE0" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Osoba_Pracovni_Zarazeni_Typ</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="686D4140" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>pracovní zařazení – typ</w:t>
             </w:r>
@@ -30390,67 +31252,78 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>11.d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12244047" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Osoba_Pracovni_Zaraze</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:cr/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>ni_Vznik</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13C297F2" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>údaje o vzniku pracovního poměru</w:t>
             </w:r>
@@ -30476,51 +31349,67 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>výběr z kalendáře</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="867" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="193FFC11" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>element s typem „date“ ve formě RRRR-MM-DD, tj. začátek</w:t>
+              <w:t>element s typem „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>“ ve formě RRRR-MM-DD, tj. začátek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B5E9C6" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
@@ -30549,67 +31438,78 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>11.e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B4F9F60" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Osoba_Pracovni_Zaraze</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:cr/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>ni_Zmena</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58A1F586" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">údaje o </w:t>
             </w:r>
@@ -30651,51 +31551,83 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>výběr z kalendáře nebo prázdné pole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="867" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DF12D6D" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">element s typem „date“ ve formě RRRR-MM-DD tj. </w:t>
+              <w:t>element s typem „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>“ ve formě RRRR-MM-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>DD</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tj. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>změna</w:t>
             </w:r>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, případně „NULL“, pokud </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>zatím k žádné změně nedošlo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30746,58 +31678,60 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>11.f</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E769C1C" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Osoba_Pracovni_Zarazeni_Konec</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="674FC2E0" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>údaje o skončení pracovního poměru</w:t>
             </w:r>
@@ -30823,51 +31757,83 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>výběr z kalendáře nebo prázdné pole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="867" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D653861" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>element s typem „date“ ve formě RRRR-MM-DD tj. konec, případně „NULL“, pokud pracovní poměr trvá</w:t>
+              <w:t>element s typem „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>“ ve formě RRRR-MM-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>DD</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00414B43">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tj. konec, případně „NULL“, pokud pracovní poměr trvá</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F309936" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
@@ -30896,66 +31862,68 @@
             <w:r w:rsidRPr="00DB6835">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>11.g</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4306E757" w14:textId="57A75FA4" w:rsidR="00D30D2F" w:rsidRPr="00DB6835" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DB6835">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Osoba_Pracovni_Zarazeni_</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Soucast_Poskytovatel</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AE5D33D" w14:textId="3705FA79" w:rsidR="00D30D2F" w:rsidRPr="00DB6835" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>údaj k pracovnímu poměru – kód udělený dané součásti poskytovatele, existuje-li</w:t>
             </w:r>
@@ -31055,58 +32023,60 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>11.h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FAC8A00" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Osoba_Pracovni_Zarazeni_Rozsah</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29370BA7" w14:textId="77777777" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414B43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>rozsah práce</w:t>
             </w:r>
@@ -31213,74 +32183,76 @@
             <w:r w:rsidR="002E2077">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36F26864" w14:textId="27716A8A" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="00D30D2F" w:rsidP="003C77B1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DB6835">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Osoba_Pracovni_Zarazeni_</w:t>
             </w:r>
             <w:r w:rsidR="003C77B1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00554028">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>innost</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C9B927B" w14:textId="0CB5BBEE" w:rsidR="00D30D2F" w:rsidRPr="00414B43" w:rsidRDefault="003C77B1" w:rsidP="00D30D2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ú</w:t>
             </w:r>
@@ -31404,97 +32376,123 @@
         <w:rPr>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="55" w:name="_Toc464052017"/>
       <w:bookmarkStart w:id="56" w:name="_Toc30600257"/>
       <w:r w:rsidRPr="00041FA1">
         <w:t>POLOŽKA 1</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
       <w:r w:rsidR="001A4EB3">
         <w:rPr>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="70059675" w14:textId="1D126FE6" w:rsidR="000E1E1D" w:rsidRDefault="006B62E4" w:rsidP="00414B43">
       <w:r>
         <w:t>V případě vysokých škol p</w:t>
       </w:r>
       <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">oložka 1.a </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vysoka_Skola_RID</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> je </w:t>
       </w:r>
       <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>kód vysoké školy</w:t>
       </w:r>
       <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">, případně položka 1.b </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Fakulta_RID </w:t>
+        <w:t>Fakulta_RID</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
         <w:t>je</w:t>
       </w:r>
       <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> kód fakulty nebo její součásti</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> kód fakulty nebo její </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
-        <w:t>,  je v případě datové věty uváděn ve formátu pětimístného RID kódu</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>součásti</w:t>
+      </w:r>
+      <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
+        <w:t>,  je</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
+        <w:t xml:space="preserve"> v případě datové věty uváděn ve formátu pětimístného RID kódu</w:t>
       </w:r>
       <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">(číselník </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006A05DF" w:rsidRPr="00041FA1">
-        <w:t xml:space="preserve">vytvořený  bývalým </w:t>
+        <w:t>vytvořený  bývalým</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006A05DF" w:rsidRPr="00041FA1">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00257F4E" w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">ÚIV </w:t>
       </w:r>
       <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidR="00257F4E" w:rsidRPr="00792740">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>http://stistko.uiv.cz/proavs/provsass.asp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">). V rámci grafického webového rozhraní je volba možná výběrem z číselníku pouze fakult (pokud existují). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="216A0B94" w14:textId="77777777" w:rsidR="00624BE2" w:rsidRPr="00624BE2" w:rsidRDefault="00420417" w:rsidP="00414B43">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00041FA1">
         <w:t>Vysoká škola je automaticky doplněna dle přihlášeného uživatele zadávajícího data</w:t>
@@ -31619,51 +32617,59 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="13872A5F" w14:textId="77777777" w:rsidR="00624BE2" w:rsidRPr="00624BE2" w:rsidRDefault="00624BE2" w:rsidP="000D6FE2">
       <w:pPr>
         <w:pStyle w:val="Bezmezer"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00624BE2">
         <w:t>České vysoké učení technické v Praze</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43712BFE" w14:textId="77777777" w:rsidR="00624BE2" w:rsidRPr="00624BE2" w:rsidRDefault="00624BE2" w:rsidP="000D6FE2">
       <w:pPr>
         <w:pStyle w:val="Bezmezer"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00624BE2">
-        <w:t>Vysoká škola báňská - Technická univerzita Ostrava</w:t>
+        <w:t xml:space="preserve">Vysoká škola </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00624BE2">
+        <w:t>báňská - Technická</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00624BE2">
+        <w:t xml:space="preserve"> univerzita Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B192ED" w14:textId="77777777" w:rsidR="00624BE2" w:rsidRPr="00624BE2" w:rsidRDefault="00624BE2" w:rsidP="000D6FE2">
       <w:pPr>
         <w:pStyle w:val="Bezmezer"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00624BE2">
         <w:t>Akademie výtvarných umění v Praze</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="225E7E44" w14:textId="77777777" w:rsidR="00624BE2" w:rsidRPr="00624BE2" w:rsidRDefault="00624BE2" w:rsidP="000D6FE2">
       <w:pPr>
         <w:pStyle w:val="Bezmezer"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00624BE2">
@@ -32076,85 +33082,87 @@
         </w:numPr>
         <w:rPr>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="57" w:name="_Toc30600258"/>
       <w:r w:rsidRPr="00041FA1">
         <w:lastRenderedPageBreak/>
         <w:t>POLOŽKA 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="3F2147FB" w14:textId="475EC7FB" w:rsidR="006B62E4" w:rsidRDefault="006B62E4" w:rsidP="00554028">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">V případě poskytovatelů zahraničního vysokoškolského vzdělání na území ČR položka 1.a </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Poskytovatel_</w:t>
       </w:r>
       <w:r w:rsidR="00FA0CAC" w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Zahranicniho</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>_VS_</w:t>
       </w:r>
       <w:r w:rsidR="00FA0CAC" w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vzdelani</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>_KOD</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00984C93">
         <w:t xml:space="preserve">představuje </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>kód zahraniční vysoké školy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, případně </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>kód</w:t>
       </w:r>
       <w:r w:rsidR="000D3E22" w:rsidRPr="00CE114D">
         <w:rPr>
@@ -32166,70 +33174,79 @@
       <w:r w:rsidR="000D3E22">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>pobočky zahraniční vysoké školy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00984C93">
         <w:t xml:space="preserve">který </w:t>
       </w:r>
       <w:r>
         <w:t>je v případě datové věty uváděn ve formátu kódu odpovídajícího číselníku vytvořeného MŠMT</w:t>
       </w:r>
       <w:r w:rsidR="00984C93">
         <w:t>. P</w:t>
       </w:r>
       <w:r w:rsidR="00AC3511">
         <w:t xml:space="preserve">oložka 1.b </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AC3511" w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Soucast_</w:t>
       </w:r>
       <w:r w:rsidR="00D30D2F" w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AC3511" w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">oskytovatel_KOD </w:t>
+        <w:t>oskytovatel_KOD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AC3511" w:rsidRPr="00CE114D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC3511">
         <w:t>je</w:t>
       </w:r>
       <w:r w:rsidR="00984C93">
         <w:t xml:space="preserve"> pak</w:t>
       </w:r>
       <w:r w:rsidR="00AC3511" w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> kód součásti poskytovatele zahraničního vysokoškolského vzdělání na území ČR</w:t>
       </w:r>
       <w:r w:rsidR="00D30D2F">
         <w:t>, t</w:t>
       </w:r>
       <w:r w:rsidR="00984C93">
         <w:t>zn</w:t>
       </w:r>
       <w:r w:rsidR="00D30D2F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D30D2F" w:rsidRPr="00CE114D">
         <w:rPr>
@@ -32266,133 +33283,153 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="360"/>
         <w:rPr>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="58" w:name="_Toc464052018"/>
       <w:bookmarkStart w:id="59" w:name="_Toc30600259"/>
       <w:r w:rsidRPr="00041FA1">
         <w:t>POLOŽKA 2</w:t>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p w14:paraId="680C9FD0" w14:textId="77777777" w:rsidR="00420417" w:rsidRPr="00041FA1" w:rsidRDefault="00420417" w:rsidP="008B7A17">
       <w:r w:rsidRPr="00041FA1">
         <w:t>Položka 2.a</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> Osoba_Jmeno </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00041FA1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Osoba_Jmeno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00041FA1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">se uvádí ve formátu textového pole </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>jméno křestní</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">, případně jeho ekvivalent (položka 2.a s maximálním počtem znaků 24). </w:t>
       </w:r>
       <w:r w:rsidR="00D53F35" w:rsidRPr="00D53F35">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Další jména</w:t>
       </w:r>
       <w:r w:rsidR="00D53F35">
         <w:t>, tj. p</w:t>
       </w:r>
       <w:r w:rsidR="00315A5D">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">ložka 2.b </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_Jmeno_Prostredni</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">, se uvádí ve formátu textového pole (maximální počet znaků 24). Položka 2.c </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_Prijmeni</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> se uvádí ve formátu textového pole </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>příjmení</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> (maximální počet znaků 35). </w:t>
       </w:r>
       <w:r w:rsidR="00146C88" w:rsidRPr="00041FA1">
         <w:t>Položka 2.</w:t>
       </w:r>
       <w:r w:rsidR="00146C88">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00146C88" w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00146C88" w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_</w:t>
       </w:r>
       <w:r w:rsidR="00146C88">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Rodne_</w:t>
       </w:r>
       <w:r w:rsidR="00146C88" w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Prijmeni</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00146C88" w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> se uvádí ve formátu textového pole </w:t>
       </w:r>
       <w:r w:rsidR="00146C88" w:rsidRPr="00146C88">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">rodné </w:t>
       </w:r>
       <w:r w:rsidR="00146C88" w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>příjmení</w:t>
       </w:r>
       <w:r w:rsidR="00146C88" w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> (maximální počet znaků 35).</w:t>
       </w:r>
       <w:r w:rsidR="00146C88">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t>Popis platí pro oba způsoby zadávání dat.</w:t>
       </w:r>
     </w:p>
@@ -32401,103 +33438,115 @@
         <w:pStyle w:val="Nadpis3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="60" w:name="_Toc464052019"/>
       <w:bookmarkStart w:id="61" w:name="_Toc30600260"/>
       <w:r w:rsidRPr="00041FA1">
         <w:t>POLOŽKA 3</w:t>
       </w:r>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p w14:paraId="277A2536" w14:textId="338612B5" w:rsidR="00420417" w:rsidRPr="00041FA1" w:rsidRDefault="00420417" w:rsidP="00414B43">
       <w:r w:rsidRPr="00041FA1">
         <w:t>Položka 3.a</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> Osoba_R</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00041FA1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Osoba_R</w:t>
       </w:r>
       <w:r w:rsidR="00146C88">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ok_Narozeni</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> se pro oba způsoby zadávání dat uvádí </w:t>
       </w:r>
       <w:r w:rsidR="003B3BE5" w:rsidRPr="003B3BE5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>rok narození</w:t>
       </w:r>
       <w:r w:rsidR="003B3BE5">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E16985">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="003B3BE5">
         <w:t>ále</w:t>
       </w:r>
       <w:r w:rsidR="00E16985">
         <w:t xml:space="preserve"> se</w:t>
       </w:r>
       <w:r w:rsidR="003B3BE5">
         <w:t xml:space="preserve"> vyplňuje položka 3.b </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003B3BE5" w:rsidRPr="003B3BE5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_Obec</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003B3BE5">
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidR="00235694">
         <w:t>/nebo</w:t>
       </w:r>
       <w:r w:rsidR="003B3BE5">
         <w:t xml:space="preserve"> položka 3.c </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003B3BE5" w:rsidRPr="003B3BE5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_Obec_Text</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00235694">
         <w:t xml:space="preserve"> jako </w:t>
       </w:r>
       <w:r w:rsidR="00235694" w:rsidRPr="00235694">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>obec trvalého pobytu</w:t>
       </w:r>
       <w:r w:rsidR="003B3BE5">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00235694">
         <w:t xml:space="preserve"> V</w:t>
       </w:r>
       <w:r w:rsidR="00235694" w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> rámci webové aplikace bude prováděno formou zadání </w:t>
       </w:r>
       <w:r w:rsidR="00235694">
         <w:t>kódu obce dle RUIAN</w:t>
       </w:r>
       <w:r w:rsidR="00235694" w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00235694" w:rsidRPr="00414B43">
@@ -32522,68 +33571,70 @@
       </w:hyperlink>
       <w:r w:rsidR="00235694" w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">) nebo textově uvedením </w:t>
       </w:r>
       <w:r w:rsidR="00235694">
         <w:t>názvu obce</w:t>
       </w:r>
       <w:r w:rsidR="00235694" w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> do příslušného pole. </w:t>
       </w:r>
       <w:r w:rsidR="006E2737" w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">V rámci položky </w:t>
       </w:r>
       <w:r w:rsidR="006E2737">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="006E2737" w:rsidRPr="00041FA1">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006E2737">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="006E2737" w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006E2737" w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_</w:t>
       </w:r>
       <w:r w:rsidR="006E2737">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Obec</w:t>
       </w:r>
       <w:r w:rsidR="006E2737" w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>_Text</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006E2737" w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> bude ve formě datové věty </w:t>
       </w:r>
       <w:r w:rsidR="006E2737" w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">předán kód </w:t>
       </w:r>
       <w:r w:rsidR="006E2737">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>obce</w:t>
       </w:r>
       <w:r w:rsidR="006E2737" w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> dle </w:t>
       </w:r>
       <w:r w:rsidR="006E2737">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -32610,88 +33661,104 @@
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="62" w:name="_Toc464052020"/>
       <w:bookmarkStart w:id="63" w:name="_Toc30600261"/>
       <w:r w:rsidRPr="00041FA1">
         <w:t>POLOŽKA 4</w:t>
       </w:r>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p w14:paraId="535F03B2" w14:textId="34F49E07" w:rsidR="00420417" w:rsidRPr="00041FA1" w:rsidRDefault="006E2737" w:rsidP="00820EEB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">U cizinců se dále eviduje položka 4.a </w:t>
       </w:r>
       <w:r w:rsidRPr="006E2737">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Osoba-cizinec_Pohlavi</w:t>
-      </w:r>
+        <w:t>Osoba-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E2737">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>cizinec_Pohlavi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> jako </w:t>
       </w:r>
       <w:r w:rsidRPr="006E2737">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>pohlaví</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> cizince. Dále p</w:t>
       </w:r>
       <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
         <w:t>oložka 4.</w:t>
       </w:r>
       <w:r>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Osoba</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>-cizinec</w:t>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>cizinec</w:t>
       </w:r>
       <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>_Adresa</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>jako</w:t>
       </w:r>
       <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> místo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>hlášeného</w:t>
       </w:r>
       <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> pobytu</w:t>
       </w:r>
       <w:r>
@@ -32773,58 +33840,66 @@
       </w:r>
       <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F1D98DB" w14:textId="77777777" w:rsidR="00420417" w:rsidRDefault="00420417" w:rsidP="00414B43">
       <w:r w:rsidRPr="00041FA1">
         <w:t>V rámci položky 4.</w:t>
       </w:r>
       <w:r w:rsidR="006E2737">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba</w:t>
       </w:r>
       <w:r w:rsidR="006E2737">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>-cizinec</w:t>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E2737">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>cizinec</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>_Adresa_Text</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> bude ve formě datové věty </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>předán kód adresy dle R</w:t>
       </w:r>
       <w:r w:rsidR="006E2737">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>UIAN</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">, nebo textově uvedeno místo </w:t>
       </w:r>
       <w:r w:rsidR="006E2737">
         <w:t xml:space="preserve">hlášeného </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">pobytu </w:t>
       </w:r>
       <w:r w:rsidR="006E2737">
@@ -32832,58 +33907,66 @@
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">v délce max. 255 znaků. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D7DF78E" w14:textId="77777777" w:rsidR="00F519C6" w:rsidRPr="00041FA1" w:rsidRDefault="00F519C6" w:rsidP="00414B43">
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">Položka </w:t>
       </w:r>
       <w:r>
         <w:t>4.d</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>-cizinec</w:t>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>cizinec</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>_Statni_Obcanstvi</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> je údaj o </w:t>
       </w:r>
       <w:r w:rsidRPr="00F519C6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>státním občanství</w:t>
       </w:r>
       <w:r>
         <w:t>. V </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">grafickém webovém rozhraní je možnost výběru z číselníku zemí (CZEM) vydaný ČSÚ </w:t>
       </w:r>
       <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidR="00A15BF9">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://www.czso.cz/csu/czso/ciselnik_zemi_-czem-</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00041FA1">
@@ -32936,382 +34019,469 @@
         </w:rPr>
         <w:t xml:space="preserve">Záložka Jmenování: </w:t>
       </w:r>
       <w:r w:rsidR="00F519C6" w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Titul profesor</w:t>
       </w:r>
       <w:r w:rsidR="00F519C6">
         <w:t xml:space="preserve"> – jedná se o položku, přesněji kombinaci tří položek OBOR+</w:t>
       </w:r>
       <w:r w:rsidR="009D2694">
         <w:t>DATUM</w:t>
       </w:r>
       <w:r w:rsidR="00F519C6">
         <w:t xml:space="preserve">+VYSOKA_ŠKOLA. Titul profesor je uváděn v podobě informace o profesuře v příslušném oboru a zaměření, ve kterém byla </w:t>
       </w:r>
       <w:r w:rsidR="007178E4">
         <w:t xml:space="preserve">profesura </w:t>
       </w:r>
       <w:r w:rsidR="00F519C6">
         <w:t xml:space="preserve">získána. Tedy položka 5.a </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F519C6" w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Osoba_Profesura_Obor</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F519C6">
         <w:t xml:space="preserve"> je informace o </w:t>
       </w:r>
       <w:r w:rsidR="00F519C6" w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>oboru</w:t>
       </w:r>
       <w:r w:rsidR="00F519C6">
         <w:t>, která se uvádí v</w:t>
       </w:r>
       <w:r w:rsidR="00406A1D">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00F519C6">
         <w:t>maximální délce 255 znaků, v polož</w:t>
       </w:r>
       <w:r w:rsidR="00E835D2">
         <w:t>ce</w:t>
       </w:r>
       <w:r w:rsidR="00F519C6">
         <w:t xml:space="preserve"> 5.b </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F519C6" w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Osoba_Profesura_Datum </w:t>
+        <w:t>Osoba_Profesura_Datum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F519C6" w:rsidRPr="00CE114D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F519C6">
         <w:t xml:space="preserve">je informace o </w:t>
       </w:r>
       <w:r w:rsidR="00F519C6" w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>datu</w:t>
       </w:r>
       <w:r w:rsidR="00F519C6">
         <w:t xml:space="preserve"> získání titulu profesor, která</w:t>
       </w:r>
       <w:r w:rsidR="00F519C6" w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F519C6">
         <w:t xml:space="preserve">se uvádí výběrem z kalendáře (webové rozhraní) nebo ve tvaru RRRR-MM-DD (datová věta) a </w:t>
       </w:r>
       <w:r w:rsidR="007178E4">
         <w:t xml:space="preserve">v </w:t>
       </w:r>
       <w:r w:rsidR="00F519C6">
         <w:t xml:space="preserve">položce 5.c </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F519C6" w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Osoba_Profesura_V</w:t>
       </w:r>
       <w:r w:rsidR="00EB4264" w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00F519C6" w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="007178E4" w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00F519C6" w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>izeni</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007178E4" w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007178E4">
         <w:t>nesoucí</w:t>
       </w:r>
       <w:r w:rsidR="007178E4" w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007178E4">
         <w:t>informaci o</w:t>
       </w:r>
       <w:r w:rsidR="007178E4" w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> vysoké škole</w:t>
       </w:r>
       <w:r w:rsidR="007178E4">
         <w:t xml:space="preserve">, na které se vedlo řízení o </w:t>
       </w:r>
       <w:r w:rsidR="007178E4" w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>jmenování profesorem</w:t>
       </w:r>
       <w:r w:rsidR="00F519C6">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007178E4">
         <w:t xml:space="preserve"> V obou způsobech zadávání jako textová položka o max. délce 255 znaků.</w:t>
       </w:r>
       <w:r w:rsidR="00F519C6">
-        <w:t xml:space="preserve"> V případě zahraničního studia může být zadán český ekvivalent oboru. V takovém případě je třeba umístit do poznámky o oboru odpovídající průvodní komentář - položka </w:t>
+        <w:t xml:space="preserve"> V případě zahraničního studia může být zadán český ekvivalent oboru. V takovém případě je třeba umístit do poznámky o oboru odpovídající průvodní </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F519C6">
+        <w:t>komentář - položka</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F519C6">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007178E4">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00F519C6">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007178E4">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00F519C6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F519C6" w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Osoba_Profesura_Poznamka</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F519C6">
         <w:t xml:space="preserve"> s</w:t>
       </w:r>
       <w:r w:rsidR="004C3FE3">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00F519C6">
         <w:t>maximální délkou 2048 znaků. V grafickém webovém rozhraní i ve formátu datové věty bude zadáno v podobě textového pole</w:t>
       </w:r>
       <w:r w:rsidR="00420417">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="125E5E96" w14:textId="77777777" w:rsidR="00882375" w:rsidRPr="00414AE3" w:rsidRDefault="00882375" w:rsidP="00882375">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="66" w:name="_Toc464052022"/>
       <w:r w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Poznámka:</w:t>
       </w:r>
       <w:r w:rsidRPr="00414AE3">
         <w:t xml:space="preserve"> Položka </w:t>
       </w:r>
       <w:r w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>„prof.“</w:t>
       </w:r>
       <w:r w:rsidRPr="00414AE3">
-        <w:t xml:space="preserve"> - Profesor pro určitý obor - zahrnuje </w:t>
+        <w:t xml:space="preserve"> - Profesor pro určitý </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00414AE3">
+        <w:t>obor - zahrnuje</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00414AE3">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00414AE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">profesory jmenované </w:t>
       </w:r>
       <w:r w:rsidRPr="00414AE3">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00414AE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>le § 73 odst. 1 zákona o vysokých školách prezident republiky na návrh vědecké nebo umělecké rady vysoké školy podaný prostřednictvím ministra. Dále tato položka zahrnuje profesory na základě dohody o rovnocennosti dokladů „prof.“:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="495F6E31" w14:textId="77777777" w:rsidR="00882375" w:rsidRPr="006125C7" w:rsidRDefault="00882375" w:rsidP="00CE114D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>POLSKO</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - Dle čl. 8 sdělení ministerstva zahraničních věcí č. 104/2006 Sb.m.s,  </w:t>
+        <w:t xml:space="preserve"> - Dle čl. 8 sdělení ministerstva zahraničních věcí č. 104/2006 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Sb.m.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  </w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Dohodě mezi vládou České republiky a vládou Polské republiky o vzájemném uznávání částí studia, rovnocennosti dokladů o vzdělání a dokladů o vědeckých hodnostech a titulech vydávaných v České republice a v Polské republice</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - se diplomy o udělení titulu "profesor" získané v České republice a doklady o udělení vědeckého titulu "profesor" nebo titulu "profesor sztuki" získané v Polské republice uznávají za rovnocenné.</w:t>
+        <w:t xml:space="preserve"> - se diplomy o udělení titulu "profesor" získané v České republice a doklady o udělení vědeckého titulu "profesor" nebo titulu "profesor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sztuki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>" získané v Polské republice uznávají za rovnocenné.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D133580" w14:textId="77777777" w:rsidR="00882375" w:rsidRPr="006125C7" w:rsidRDefault="00882375" w:rsidP="00CE114D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>SLOVENSKO</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - Dle čl. II bod 3 přechodných ustanovení zákona č. 137/2016 Sb. se titul „profesor“ získaný ve Slovenské republice do skončení platnosti Dohody mezi vládou České republiky a vládou Slovenské republiky o vzájemném uznávání rovnocennosti dokladů o vzdělání vydávaných v České republice a ve Slovenské republice se považuje za rovnocenný s titulem „profesor“ (viz čl. 10 sdělení ministerstva zahraničních věcí č. 33/2001 Sb.m.s., </w:t>
+        <w:t xml:space="preserve"> - Dle čl. II bod 3 přechodných ustanovení zákona č. 137/2016 Sb. se titul „profesor“ získaný ve Slovenské republice do skončení platnosti Dohody mezi vládou České republiky a vládou Slovenské republiky o vzájemném uznávání rovnocennosti dokladů o vzdělání vydávaných v České republice a ve Slovenské republice se považuje za rovnocenný s titulem „profesor“ (viz čl. 10 sdělení ministerstva zahraničních věcí č. 33/2001 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Sb.m.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>o Dohodě mezi vládou České republiky a vládou Slovenské republiky o vzájemném uznávání rovnocennosti dokladů o vzdělání vydávaných v České republice a ve Slovenské republice</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">: „Doklady o udělení titulu "profesor" vydané v České republice a doklady o udělení vědecko-pedagogického anebo umělecko-pedagogického titulu "profesor" vydané ve Slovenské republice se uznávají za rovnocenné.“) – zrušeno dne </w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>28. 3. 2015</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – viz č. 23/2015 Sb.m.s.</w:t>
+        <w:t xml:space="preserve"> – viz č. 23/2015 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Sb.m.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14F85854" w14:textId="77777777" w:rsidR="00882375" w:rsidRPr="006125C7" w:rsidRDefault="00882375" w:rsidP="00CE114D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">SSSR </w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
@@ -33324,105 +34494,129 @@
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">o Protokolu o rovnocennosti dokumentů o vzdělání, vědeckých hodnostech a titulech, které jsou vydávány nebo udělovány v Československé socialistické republice a ve Svazu sovětských socialistických republik, </w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:t xml:space="preserve">tituly profesora, udělované v Československé socialistické republice a Svazu sovětských socialistických republik, jsou odpovídajícím způsobem rovnocenné - zrušeno dne </w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">28. 2. 2000 </w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:t xml:space="preserve">(ve vztahu k Ukrajině platnost ukončena </w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>28. 2. 2000</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
-        <w:t xml:space="preserve"> - viz 81/2000 Sb.m.s., ve vztahu k Ruské federaci platnost ukončena </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> - viz 81/2000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006125C7">
+        <w:t>Sb.m.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:t xml:space="preserve">., ve vztahu k Ruské federaci platnost ukončena </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>30. 10. 2002</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
-        <w:t xml:space="preserve"> - viz 119/2002 Sb.m.s.).</w:t>
+        <w:t xml:space="preserve"> - viz 119/2002 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:t>Sb.m.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:t>.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1661467D" w14:textId="77777777" w:rsidR="00882375" w:rsidRPr="006125C7" w:rsidRDefault="00882375" w:rsidP="00CE114D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MNOHOSTRANNÁ DOHODA - ÚMLUVA VLÁD SOCIALISTICKÝCH STÁTŮ</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:t xml:space="preserve"> (úmluva Bulharské lidové republiky, Maďarské lidové republiky, Vietnamské demokratické republiky, Německé demokratické republiky, Kubánské republiky, Mongolské lidové republiky, Polské lidové republiky, Rumunské socialistické republiky, Svazu sovětských socialistických republik a Československé </w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">socialistické republiky) – Dle čl. I odst. 3 písm. c) Vyhlášky č. 84/1975 Sb., </w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>o Úmluvě o vzájemném uznávání ekvivalentnosti dokladů o absolvování středních, středních odborných a vysokých škol a rovněž dokladů o udělování vědeckých hodností a titulů</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:t xml:space="preserve">, se na území všech smluvních států uznávají za ekvivalentní doklady o udělení prvního vědeckopedagogického titulu (docenta), které byly na území každého ze smluvních států vydány podle zákonných norem platných v dané zemi vysokými školami, vědeckovýzkumnými ústavy, ministerstvy, resorty a jinými organizacemi. Pro ČR zrušeno dne </w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>19. 10. 2000</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
-        <w:t xml:space="preserve"> (viz č. 109/2000 Sb.m.s.), avšak do tohoto data byla mezi předmětnými 9 státy uzavřena řada dvoustranných smluv, tj. mezivládních dohod o vzájemném uznávání rovnocennosti dokladů o vzdělání, z nichž některé mj. zahrnují uznávání titulů „prof.“:</w:t>
+        <w:t xml:space="preserve"> (viz č. 109/2000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:t>Sb.m.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:t>.), avšak do tohoto data byla mezi předmětnými 9 státy uzavřena řada dvoustranných smluv, tj. mezivládních dohod o vzájemném uznávání rovnocennosti dokladů o vzdělání, z nichž některé mj. zahrnují uznávání titulů „prof.“:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CD9F730" w14:textId="77777777" w:rsidR="00882375" w:rsidRPr="006125C7" w:rsidRDefault="00882375" w:rsidP="00CE114D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">NDR </w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -33455,135 +34649,175 @@
     </w:p>
     <w:p w14:paraId="40ECB4BE" w14:textId="77777777" w:rsidR="00882375" w:rsidRPr="006125C7" w:rsidRDefault="00882375" w:rsidP="00CE114D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>BULHARSKO</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Dle čl. 9 vyhlášky č. 43/1983 Sb., o Dohodě mezi vládou Československé socialistické republiky a vládou Bulharské lidové republiky o vzájemném uznávání rovnocennosti dokladů o vzdělání a o vědeckých hodnostech a titulech, vydávaných v Československé socialistické republice a v Bulharské lidové republice, se do</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
-        <w:t xml:space="preserve">klady o udělení vědeckopedagogických nebo uměleckopedagogických titulů "profesor" vydané v Československé socialistické republice a doklady o udělení vědeckých titulů "profesor" vydané v Bulharské lidové republice uznávají za rovnocenné (pro ČR zrušeno dne </w:t>
-      </w:r>
+        <w:t xml:space="preserve">klady o udělení vědeckopedagogických nebo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006125C7">
+        <w:t>uměleckopedagogických</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:t xml:space="preserve"> titulů "profesor" vydané v Československé socialistické republice a doklady o udělení vědeckých titulů "profesor" vydané v Bulharské lidové republice uznávají za rovnocenné (pro ČR zrušeno dne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>18. 7. 2008</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
-        <w:t xml:space="preserve"> – viz č. 47/2008 Sb.m.s.).</w:t>
+        <w:t xml:space="preserve"> – viz č. 47/2008 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:t>Sb.m.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:t>.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53DEC1BA" w14:textId="77777777" w:rsidR="00882375" w:rsidRPr="006125C7" w:rsidRDefault="00882375" w:rsidP="00CE114D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MONGOLSKO</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Dle čl. 4 vyhlášky č. 85/1989 Sb., o Dohodě mezi vládou Československé socialistické republiky a vládou Mongolské lidové republiky o vzájemném uznávání rovnocennosti dokladů o vzdělání a o udělení vědeckých hodností, vydávaných v Československé socialistické republice a v Mongolské lidové republice se d</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
-        <w:t xml:space="preserve">oklady o udělení vědeckopedagogických nebo uměleckopedagogických titulů "profesor", vydané v Československé socialistické republice a v Mongolské lidové republice, uznávají za rovnocenné (pro ČR zrušeno dne </w:t>
-      </w:r>
+        <w:t xml:space="preserve">oklady o udělení vědeckopedagogických nebo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006125C7">
+        <w:t>uměleckopedagogických</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:t xml:space="preserve"> titulů "profesor", vydané v Československé socialistické republice a v Mongolské lidové republice, uznávají za rovnocenné (pro ČR zrušeno dne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2. 12. 1999</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
-        <w:t xml:space="preserve"> – viz č. 16/2001 Sb.m.s.).</w:t>
+        <w:t xml:space="preserve"> – viz č. 16/2001 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:t>Sb.m.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:t>.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23BADB35" w14:textId="77777777" w:rsidR="00882375" w:rsidRPr="006125C7" w:rsidRDefault="00882375" w:rsidP="00CE114D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">POLSKO </w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">– Dle č. 4 sdělení federálního ministerstva zahraničních věcí č. 122/1991 Sb., o Dohodě mezi vládou Československé socialistické republiky a vládou Polské lidové republiky o vzájemném uznávání rovnocennosti dokladů o vzdělání a dokladů o udělení vědeckých hodností a titulů vydávaných v Československé socialistické republice a Polské lidové republice, se </w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:t xml:space="preserve">doklady o udělení vědecko-pedagogického a umělecko-pedagogického titulu "profesor", vydávané v Československé socialistické republice, a doklady o udělení vědeckého titulu "mimořádný profesor" a "řádný profesor", vydávané v Polské lidové republice, uznávají za rovnocenné (pro ČR zrušeno dne </w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1. 11. 2006</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
-        <w:t xml:space="preserve"> – viz č. 104/2006 Sb.m.s.).</w:t>
+        <w:t xml:space="preserve"> – viz č. 104/2006 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:t>Sb.m.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:t>.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DFC9310" w14:textId="77777777" w:rsidR="004F2FFF" w:rsidRPr="006125C7" w:rsidRDefault="00882375" w:rsidP="00CE114D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Vzájemném uznávání rovnocennosti dokladů o udělení titulů „doc.“ a „prof.“ nezahrnují např. dvoustranné dohody o uznávání rovnocennosti dokladů o dosaženém vzdělání a dokladů o udělení vědeckých hodností a titulů s Irákem, Maďarskem, Indií, Jugoslávií (SFRJ), Čínou, Afghánistánem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13984A7F" w14:textId="001B11C3" w:rsidR="00B23EB7" w:rsidRPr="006125C7" w:rsidRDefault="00B23EB7" w:rsidP="00CE114D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
@@ -33633,344 +34867,498 @@
       </w:pPr>
       <w:bookmarkStart w:id="67" w:name="_Toc30600263"/>
       <w:r w:rsidRPr="00414AE3">
         <w:t>POLOŽKA 6</w:t>
       </w:r>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
     </w:p>
     <w:p w14:paraId="115B4D3C" w14:textId="4CD66D81" w:rsidR="000E1E1D" w:rsidRPr="00414AE3" w:rsidRDefault="007178E4" w:rsidP="00414B43">
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Titul docent</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – jedná se o položku, přesněji kombinaci tří položek OBOR+</w:t>
       </w:r>
       <w:r w:rsidR="009D2694">
         <w:t>DATUM</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">+VYSOKA_ŠKOLA. Titul docent je uváděn v podobě informace o habilitaci v příslušném oboru a zaměření, ve kterém byla habilitace získána. Tedy položka 6.a </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Osoba_Habilitace_Obor</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> je informace o </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>oboru</w:t>
       </w:r>
       <w:r>
         <w:t>, která se uvádí v</w:t>
       </w:r>
       <w:r w:rsidR="00C53F73">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>maximální délce 255 znaků, v polož</w:t>
       </w:r>
       <w:r w:rsidR="00E835D2">
         <w:t>ce</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 6.b </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Osoba_Habilitace_Datum </w:t>
+        <w:t>Osoba_Habilitace_Datum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE114D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">je informace o </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>datu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> získání titulu docent, která</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">se uvádí výběrem z kalendáře (webové rozhraní) nebo ve tvaru RRRR-MM-DD (datová věta) a v položce 6.c </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Osoba_Habilitace_V</w:t>
       </w:r>
       <w:r w:rsidR="00EB4264" w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">_Rizeni </w:t>
+        <w:t>_Rizeni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE114D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>nesoucí</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>informaci o</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> vysoké škole</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, na které se </w:t>
       </w:r>
       <w:r w:rsidR="001B2C9C" w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>habilitační řízení</w:t>
       </w:r>
       <w:r w:rsidR="001B2C9C">
         <w:t xml:space="preserve"> konalo.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> V obou způsobech zadávání jako textová položka o max. délce 255 znaků. V případě zahraničního studia může být zadán český ekvivalent oboru. V takovém případě je třeba umístit do poznámky o oboru odpovídající průvodní komentář - položka 6.d </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> V obou způsobech zadávání jako textová položka o max. délce 255 znaků. V případě zahraničního studia může být zadán český ekvivalent oboru. V takovém případě je třeba umístit do poznámky o oboru odpovídající průvodní </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>komentář - položka</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 6.d </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Osoba_Habilitace_Poznamka</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> s maximální délkou 2048 znaků. V grafickém webovém rozhraní i ve formátu datové věty bude zadáno v podobě textového pole</w:t>
       </w:r>
       <w:r w:rsidR="00420417">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="546EE15A" w14:textId="77777777" w:rsidR="00882375" w:rsidRPr="00414AE3" w:rsidRDefault="00882375" w:rsidP="00882375">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Poznámka:</w:t>
       </w:r>
       <w:r w:rsidRPr="00414AE3">
         <w:t xml:space="preserve"> Položka </w:t>
       </w:r>
       <w:r w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>„doc.“</w:t>
       </w:r>
       <w:r w:rsidRPr="00414AE3">
-        <w:t xml:space="preserve"> - Docent pro určitý obor - zahrnuje </w:t>
+        <w:t xml:space="preserve"> - Docent pro určitý </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00414AE3">
+        <w:t>obor - zahrnuje</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00414AE3">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00414AE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">docenty, kteří byli </w:t>
       </w:r>
       <w:r w:rsidRPr="00414AE3">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00414AE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>le ust. § 71 zákona o vysokých školách jmenovaní rektorem vysoké školy na základě habilitačního řízení. Dále tato položka zahrnuje docenty na základě dohody o rovnocennosti dokladů „doc.“, např.:</w:t>
+        <w:t xml:space="preserve">le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00414AE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ust</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00414AE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. § 71 zákona o vysokých školách jmenovaní rektorem vysoké školy na základě habilitačního řízení. Dále tato položka zahrnuje docenty na základě dohody o rovnocennosti dokladů „doc.“, např.:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CC81901" w14:textId="77777777" w:rsidR="00882375" w:rsidRPr="006125C7" w:rsidRDefault="00882375" w:rsidP="00CE114D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>POLSKO</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - Dle čl. 7 sdělení ministerstva zahraničních věcí č. 104/2006 Sb.m.s,  </w:t>
+        <w:t xml:space="preserve"> - Dle</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> čl. 7 sdělení ministerstva zahraničních věcí č. 104/2006 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Sb.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>m.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  </w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Dohodě mezi vládou České republiky a vládou Polské republiky o vzájemném uznávání částí studia, rovnocennosti dokladů o vzdělání a dokladů o vědeckých hodnostech a titulech vydávaných v České republice a v Polské republice</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Dohodě mezi vládou České republiky a vládou Polské republiky o vzájemném uznávání částí studia, rovnocennosti dokladů o vzdělání a dokladů o vědeckých hodnostech a titulech vydávaných v České republice a v Polské </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> - se diplomy o udělení titulu "docent" získané v České republice a diplomy o udělení hodnosti "doktor habilitowany sztuki" získané v Polské republice uznávají za rovnocenné.</w:t>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>republice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006125C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - se</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diplomy o udělení titulu "docent" získané v České republice a diplomy o udělení hodnosti "doktor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>habilitowany</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sztuki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>" získané v Polské republice uznávají za rovnocenné.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63741700" w14:textId="77777777" w:rsidR="00882375" w:rsidRPr="006125C7" w:rsidRDefault="00882375" w:rsidP="00CE114D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>SLOVENSKO</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - Dle čl. II bod 3 přechodných ustanovení zákona č. 137/2016 Sb. se titul „docent“ získaný ve Slovenské republice do skončení platnosti Dohody mezi vládou České republiky a vládou Slovenské republiky o vzájemném uznávání rovnocennosti dokladů o vzdělání vydávaných v České republice a ve Slovenské republice se považuje za rovnocenný s titulem „docent“ (viz čl. 9 dohody č. 33/2001 Sb.m.s., </w:t>
+        <w:t xml:space="preserve"> - Dle čl. II bod 3 přechodných ustanovení zákona č. 137/2016 Sb. se titul „docent“ získaný ve Slovenské republice do skončení platnosti Dohody mezi vládou České republiky a vládou Slovenské republiky o vzájemném uznávání rovnocennosti dokladů o vzdělání vydávaných v České republice a ve Slovenské republice se považuje za rovnocenný s titulem „docent“ (viz čl. 9 dohody č. 33/2001 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Sb.m.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>o Dohodě mezi vládou České republiky a vládou Slovenské republiky o vzájemném uznávání rovnocennosti dokladů o vzdělání vydávaných v České republice a ve Slovenské republice</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>: „D</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:t>oklady o udělení titulu "docent" vydané v České republice a doklady o udělení vědecko-pedagogického anebo umělecko-pedagogického titulu "docent" vydané ve Slovenské republice se uznávají za rovnocenné.“</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">) – zrušeno dne </w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>28. 3. 2015</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – viz č. 23/2015 Sb.m.s.</w:t>
+        <w:t xml:space="preserve"> – viz č. 23/2015 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Sb.m.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77A33A75" w14:textId="77777777" w:rsidR="00882375" w:rsidRPr="006125C7" w:rsidRDefault="00882375" w:rsidP="00CE114D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:ind w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>SSSR</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Dle č</w:t>
@@ -33984,105 +35372,129 @@
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">o Protokolu o rovnocennosti dokumentů o vzdělání, vědeckých hodnostech a titulech, které jsou vydávány nebo udělovány v Československé socialistické republice a ve Svazu sovětských socialistických republik, </w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:t xml:space="preserve">tituly docenta, udělované v Československé socialistické republice a Svazu sovětských socialistických republik, jsou odpovídajícím způsobem rovnocenné – pro ČR zrušeno dne </w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">28. 2. 2000 </w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:t xml:space="preserve">(ve vztahu k Ukrajině platnost ukončena </w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>28. 2. 2000</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
-        <w:t xml:space="preserve"> – viz č. 81/2000 Sb.m.s., ve vztahu k Ruské federaci platnost ukončena </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> – viz č. 81/2000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006125C7">
+        <w:t>Sb.m.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:t xml:space="preserve">., ve vztahu k Ruské federaci platnost ukončena </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>30. 10. 2002</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
-        <w:t xml:space="preserve"> - viz č. 119/2002 Sb.m.s.).</w:t>
+        <w:t xml:space="preserve"> - viz č. 119/2002 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:t>Sb.m.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:t>.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C068414" w14:textId="77777777" w:rsidR="00882375" w:rsidRPr="006125C7" w:rsidRDefault="00882375" w:rsidP="00CE114D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MNOHOSTRANNÁ DOHODA - ÚMLUVA VLÁD SOCIALISTICKÝCH STÁTŮ</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:t xml:space="preserve"> (úmluva Bulharské lidové republiky, Maďarské lidové republiky, Vietnamské demokratické republiky, Německé demokratické republiky, Kubánské republiky, Mongolské lidové republiky, Polské lidové republiky, Rumunské socialistické republiky, Svazu sovětských socialistických republik a Československé </w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">socialistické republiky) – Dle čl. I odst. 3 písm. c) Vyhlášky č. 84/1975 Sb., </w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>o Úmluvě o vzájemném uznávání ekvivalentnosti dokladů o absolvování středních, středních odborných a vysokých škol a rovněž dokladů o udělování vědeckých hodností a titulů</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:t xml:space="preserve">, se na území všech smluvních států uznávají za ekvivalentní doklady o udělení prvního vědeckopedagogického titulu (docenta), které byly na území každého ze smluvních států vydány podle zákonných norem platných v dané zemi vysokými školami, vědeckovýzkumnými ústavy, ministerstvy, resorty a jinými organizacemi. Pro ČR zrušeno dne </w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>19. 10. 2000</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
-        <w:t xml:space="preserve"> (viz č. 109/2000 Sb.m.s.), avšak do tohoto data byla mezi předmětnými 9 státy uzavřena řada dvoustranných smluv, tj. mezivládních dohod o vzájemném uznávání rovnocennosti dokladů o vzdělání, z nichž některé mj. zahrnují uznávání titulů „doc.“ a „prof.“:</w:t>
+        <w:t xml:space="preserve"> (viz č. 109/2000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:t>Sb.m.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:t>.), avšak do tohoto data byla mezi předmětnými 9 státy uzavřena řada dvoustranných smluv, tj. mezivládních dohod o vzájemném uznávání rovnocennosti dokladů o vzdělání, z nichž některé mj. zahrnují uznávání titulů „doc.“ a „prof.“:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3105CA8F" w14:textId="77777777" w:rsidR="00882375" w:rsidRPr="006125C7" w:rsidRDefault="00882375" w:rsidP="00CE114D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>NDR</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -34143,149 +35555,189 @@
           <w:bCs/>
         </w:rPr>
         <w:t>BULHARSKO</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Dle čl. 9 vyhlášky č. 43/1983 Sb., </w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>o Dohodě mezi vládou Československé socialistické republiky a vládou Bulharské lidové republiky o vzájemném uznávání rovnocennosti dokladů o vzdělání a o vědeckých hodnostech a titulech, vydávaných v Československé socialistické republice a v Bulharské lidové republice</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, se do</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
-        <w:t xml:space="preserve">klady o udělení vědeckopedagogických nebo uměleckopedagogických titulů "docent" vydané v Československé socialistické republice a doklady o udělení vědeckých titulů "docent" vydané v Bulharské lidové republice uznávají za rovnocenné (pro ČR zrušeno dne </w:t>
-      </w:r>
+        <w:t xml:space="preserve">klady o udělení vědeckopedagogických nebo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006125C7">
+        <w:t>uměleckopedagogických</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:t xml:space="preserve"> titulů "docent" vydané v Československé socialistické republice a doklady o udělení vědeckých titulů "docent" vydané v Bulharské lidové republice uznávají za rovnocenné (pro ČR zrušeno dne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>18. 7. 2008</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
-        <w:t xml:space="preserve"> – viz č. 47/2008 Sb.m.s.).</w:t>
+        <w:t xml:space="preserve"> – viz č. 47/2008 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:t>Sb.m.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:t>.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="049A75CB" w14:textId="77777777" w:rsidR="00882375" w:rsidRPr="006125C7" w:rsidRDefault="00882375" w:rsidP="00CE114D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MONGOLSKO</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Dle čl. 4 vyhlášky č. 85/1989 Sb., </w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>o Dohodě mezi vládou Československé socialistické republiky a vládou Mongolské lidové republiky o vzájemném uznávání rovnocennosti dokladů o vzdělání a o udělení vědeckých hodností, vydávaných v Československé socialistické republice a v Mongolské lidové republice</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, se d</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
-        <w:t xml:space="preserve">oklady o udělení vědeckopedagogických nebo uměleckopedagogických titulů "docent", vydané v Československé socialistické republice a v Mongolské lidové republice, uznávají za rovnocenné (pro ČR zrušeno dne </w:t>
-      </w:r>
+        <w:t xml:space="preserve">oklady o udělení vědeckopedagogických nebo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006125C7">
+        <w:t>uměleckopedagogických</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:t xml:space="preserve"> titulů "docent", vydané v Československé socialistické republice a v Mongolské lidové republice, uznávají za rovnocenné (pro ČR zrušeno dne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2. 12. 1999</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
-        <w:t xml:space="preserve"> – viz č. 16/2001 Sb.m.s.).</w:t>
+        <w:t xml:space="preserve"> – viz č. 16/2001 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:t>Sb.m.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:t>.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34A5AE3C" w14:textId="77777777" w:rsidR="00882375" w:rsidRPr="006125C7" w:rsidRDefault="00882375" w:rsidP="00CE114D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>POLSKO</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Dle č. 4 sdělení federálního ministerstva zahraničních věcí č. 123/1994 Sb., o Dohodě mezi vládou Československé socialistické republiky a vládou Polské lidové republiky o vzájemném uznávání rovnocennosti dokladů o vzdělání a dokladů o udělení vědeckých hodností a titulů vydávaných v Československé socialistické republice a Polské lidové republice, se do</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:t xml:space="preserve">klady o udělení vědecko-pedagogického a umělecko-pedagogického titulu "docent", vydávané v Československé socialistické republice, a doklady o jmenování do vědecké funkce docenta, vydané v Polské lidové republice, uznávají za rovnocenné (pro ČR zrušeno dne </w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1. 11. 2006</w:t>
       </w:r>
       <w:r w:rsidRPr="006125C7">
-        <w:t xml:space="preserve"> – viz č. 104/2006 Sb.m.s.).</w:t>
+        <w:t xml:space="preserve"> – viz č. 104/2006 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:t>Sb.m.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006125C7">
+        <w:t>.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79F271E9" w14:textId="77777777" w:rsidR="004F2FFF" w:rsidRPr="00414AE3" w:rsidRDefault="00882375" w:rsidP="004F2FFF">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00414AE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Vzájemném uznávání rovnocennosti dokladů o udělení titulů „doc.“ nezahrnují např. dvoustranné dohody o uznávání rovnocennosti dokladů o dosaženém vzdělání a dokladů o udělení vědeckých hodností a titulů s Irákem, Maďarskem, Indií, Jugoslávií (SFRJ), Čínou, Afghánistánem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AB3DE86" w14:textId="3AB5ACA8" w:rsidR="00B23EB7" w:rsidRPr="00414AE3" w:rsidRDefault="004F2FFF" w:rsidP="004F2FFF">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
@@ -34376,296 +35828,318 @@
       </w:r>
       <w:r w:rsidR="000A46AF" w:rsidRPr="00414AE3">
         <w:t>U pracovního místa mimořádného profesora</w:t>
       </w:r>
       <w:r w:rsidRPr="00414AE3">
         <w:t xml:space="preserve"> je uváděn</w:t>
       </w:r>
       <w:r w:rsidR="000A46AF" w:rsidRPr="00414AE3">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00414AE3">
         <w:t xml:space="preserve"> informace o habilitaci v příslušném oboru a zaměření, ve kterém byla získána</w:t>
       </w:r>
       <w:r w:rsidR="001A66D1" w:rsidRPr="00414AE3">
         <w:t xml:space="preserve"> (získala-li osoba titul docent)</w:t>
       </w:r>
       <w:r w:rsidRPr="00414AE3">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00710E32" w:rsidRPr="00414AE3">
         <w:t>Tedy p</w:t>
       </w:r>
       <w:r w:rsidRPr="00414AE3">
         <w:t xml:space="preserve">oložka 7.a </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00776DA4" w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_</w:t>
       </w:r>
       <w:r w:rsidR="000A46AF" w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Mimo_</w:t>
       </w:r>
       <w:r w:rsidR="00FA0CAC" w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>prof</w:t>
       </w:r>
       <w:r w:rsidR="000A46AF" w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00776DA4" w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Habilitace_</w:t>
       </w:r>
       <w:r w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Obor</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00414AE3">
         <w:t xml:space="preserve"> je informace o oboru, která se uvádí v maximální délce 255 znaků</w:t>
       </w:r>
       <w:r w:rsidR="00304818" w:rsidRPr="00414AE3">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="000A46AF" w:rsidRPr="00414AE3">
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00304818" w:rsidRPr="00414AE3">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00710E32" w:rsidRPr="00414AE3">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00414AE3">
         <w:t>olož</w:t>
       </w:r>
       <w:r w:rsidR="000A46AF" w:rsidRPr="00414AE3">
         <w:t>ce</w:t>
       </w:r>
       <w:r w:rsidRPr="00414AE3">
         <w:t xml:space="preserve"> 7.b </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_</w:t>
       </w:r>
       <w:r w:rsidR="000A46AF" w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Mimo_</w:t>
       </w:r>
       <w:r w:rsidR="00FA0CAC" w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>prof</w:t>
       </w:r>
       <w:r w:rsidR="000A46AF" w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Habilitace_</w:t>
       </w:r>
       <w:r w:rsidR="001545DB" w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00414AE3">
         <w:t xml:space="preserve">je informace o </w:t>
       </w:r>
       <w:r w:rsidR="001545DB" w:rsidRPr="00414AE3">
         <w:t>datu</w:t>
       </w:r>
       <w:r w:rsidRPr="00414AE3">
         <w:t xml:space="preserve"> získání titulu docent, </w:t>
       </w:r>
       <w:r w:rsidR="001545DB" w:rsidRPr="00414AE3">
         <w:t>která</w:t>
       </w:r>
       <w:r w:rsidR="001545DB" w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001545DB" w:rsidRPr="00414AE3">
         <w:t>se uvádí výběrem z kalendáře (webové rozhraní) nebo ve tvaru RRRR-MM-DD (datová věta)</w:t>
       </w:r>
       <w:r w:rsidR="00453BFB" w:rsidRPr="00414AE3">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="001545DB" w:rsidRPr="00414AE3">
         <w:t xml:space="preserve"> v</w:t>
       </w:r>
       <w:r w:rsidR="00C53F73" w:rsidRPr="00414AE3">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001545DB" w:rsidRPr="00414AE3">
         <w:t xml:space="preserve">položce 7.c </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001545DB" w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_Mimo_</w:t>
       </w:r>
       <w:r w:rsidR="00FA0CAC" w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>prof</w:t>
       </w:r>
       <w:r w:rsidR="001545DB" w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00041593" w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Habilitace_</w:t>
       </w:r>
       <w:r w:rsidR="001545DB" w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00124B2C" w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="001545DB" w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">_Rizeni </w:t>
+        <w:t>_Rizeni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001545DB" w:rsidRPr="00414AE3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001545DB" w:rsidRPr="00414AE3">
         <w:t>nesoucí</w:t>
       </w:r>
       <w:r w:rsidR="001545DB" w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001545DB" w:rsidRPr="00414AE3">
         <w:t>informaci o</w:t>
       </w:r>
       <w:r w:rsidR="001545DB" w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> vysoké škole</w:t>
       </w:r>
       <w:r w:rsidR="001545DB" w:rsidRPr="00414AE3">
         <w:t xml:space="preserve">, na které se </w:t>
       </w:r>
       <w:r w:rsidR="001545DB" w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>habilitační řízení</w:t>
       </w:r>
       <w:r w:rsidR="001545DB" w:rsidRPr="00414AE3">
         <w:t xml:space="preserve"> konalo. V obou způsobech zadávání jako textová položka o max. délce 255 znaků</w:t>
       </w:r>
       <w:r w:rsidRPr="00414AE3">
-        <w:t>. V případě zahraničního studia může být zadán český ekvivalent oboru. V takovém případě je třeba umístit do poznámky o oboru odpovídající průvodní komentář</w:t>
+        <w:t xml:space="preserve">. V případě zahraničního studia může být zadán český ekvivalent oboru. V takovém případě je třeba umístit do poznámky o oboru odpovídající průvodní </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00414AE3">
+        <w:t>komentář</w:t>
       </w:r>
       <w:r w:rsidR="00710E32" w:rsidRPr="00414AE3">
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00414AE3">
-        <w:t>položka 7.</w:t>
+        <w:t>položka</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00414AE3">
+        <w:t xml:space="preserve"> 7.</w:t>
       </w:r>
       <w:r w:rsidR="001545DB" w:rsidRPr="00414AE3">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00414AE3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_</w:t>
       </w:r>
       <w:r w:rsidR="001545DB" w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Mimo_</w:t>
       </w:r>
       <w:r w:rsidR="00FA0CAC" w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>prof</w:t>
       </w:r>
       <w:r w:rsidRPr="00414AE3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>_Poznamka</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00414AE3">
         <w:t xml:space="preserve"> s maximální délkou 2048 znaků. V grafickém webovém rozhraní i ve formátu datové věty bude doplněno textovým polem. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3851BC73" w14:textId="30FFE765" w:rsidR="003B40DA" w:rsidRDefault="003B40DA" w:rsidP="00414B43">
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Poznámka:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>V § 70 odst. 2 zákona o vysokých školách se uvádí „J</w:t>
       </w:r>
       <w:r w:rsidR="29FDE083" w:rsidRPr="00CE114D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -34693,184 +36167,204 @@
       <w:bookmarkStart w:id="70" w:name="_Toc30600265"/>
       <w:r>
         <w:t>POLOŽKA 8</w:t>
       </w:r>
       <w:r w:rsidR="001A4EB3">
         <w:rPr>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:bookmarkEnd w:id="70"/>
     </w:p>
     <w:p w14:paraId="442E0EEE" w14:textId="57E386F8" w:rsidR="00453BFB" w:rsidRDefault="001545DB" w:rsidP="00414B43">
       <w:r>
         <w:t xml:space="preserve">Dále se </w:t>
       </w:r>
       <w:r w:rsidR="0038194D">
         <w:t xml:space="preserve">pro pozici mimořádného profesora </w:t>
       </w:r>
       <w:r w:rsidR="00C573EB">
         <w:t xml:space="preserve">na vysoké škole </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">uvádí v položkách 8.a </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001545DB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_Mimo_</w:t>
       </w:r>
       <w:r w:rsidR="00A64E8F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="001545DB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>rof_Srovnání_Doc</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidR="00C53F73">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">8.b </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001545DB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_Mimo_</w:t>
       </w:r>
       <w:r w:rsidR="00A64E8F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="001545DB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>rof_Srovnání_Prof</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> údaje o </w:t>
       </w:r>
       <w:r w:rsidRPr="001545DB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">postavení srovnatelném s docentem </w:t>
       </w:r>
       <w:r w:rsidRPr="001545DB">
         <w:t>nebo</w:t>
       </w:r>
       <w:r w:rsidRPr="001545DB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> profesorem</w:t>
       </w:r>
       <w:r w:rsidR="00453BFB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00453BFB" w:rsidRPr="00453BFB">
         <w:t>dosaženém v zahraničí</w:t>
       </w:r>
       <w:r>
         <w:t>. V obou způsobech zadávaní jako textová položka o max. délce 2048 znaků</w:t>
       </w:r>
       <w:r w:rsidR="00453BFB">
         <w:t xml:space="preserve">. Dále se též uvádí v položkách 8.c </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00453BFB" w:rsidRPr="001545DB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_Mimo_</w:t>
       </w:r>
       <w:r w:rsidR="00A64E8F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00453BFB" w:rsidRPr="001545DB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>rof_</w:t>
       </w:r>
       <w:r w:rsidR="00453BFB">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Praxe_Oblast </w:t>
+        <w:t>Praxe_Oblast</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00453BFB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00453BFB" w:rsidRPr="00453BFB">
         <w:t>a 8.d</w:t>
       </w:r>
       <w:r w:rsidR="00453BFB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00453BFB" w:rsidRPr="001545DB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_Mimo_</w:t>
       </w:r>
       <w:r w:rsidR="00A64E8F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00453BFB" w:rsidRPr="001545DB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>rof_</w:t>
       </w:r>
       <w:r w:rsidR="00453BFB">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Praxe_Doba </w:t>
+        <w:t>Praxe_Doba</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00453BFB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00453BFB" w:rsidRPr="00453BFB">
         <w:t>informace o</w:t>
       </w:r>
       <w:r w:rsidR="00453BFB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> délce praxe </w:t>
       </w:r>
       <w:r w:rsidR="00453BFB" w:rsidRPr="00453BFB">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="000E1FA0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00453BFB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>příslušné oblasti vzdělávání,</w:t>
       </w:r>
@@ -34929,66 +36423,82 @@
       <w:bookmarkEnd w:id="71"/>
     </w:p>
     <w:p w14:paraId="3A3F8F93" w14:textId="2275024A" w:rsidR="00B64FCA" w:rsidRDefault="003060BB" w:rsidP="003060BB">
       <w:r w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Informace o </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>vysokoškolském vzdělání</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> získan</w:t>
       </w:r>
       <w:r>
         <w:t>ém</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> v České republice a v zahraničí (např. Ph.D., Dr.,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Th.D., MUDr., Ing., Mgr.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Th.D</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>., MUDr., Ing., Mgr.</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> byly dříve</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> uváděny jako nepovinné údaje</w:t>
       </w:r>
       <w:r>
         <w:t>, nyní jde o údaj povinný.</w:t>
       </w:r>
       <w:r w:rsidR="00B64FCA">
-        <w:t xml:space="preserve"> Nyní jsou údaje rozděleny na akademické tituly uváděné před jménem (např.: Ing., Mgr., JUDr., RNDr. – viz Položka 9, Záložka Vysokoškolské vzdělání) a na akademické, akademicko-vědecké a vědecké tituly uváděné za jménem (např.: Ph.D., Th.D., </w:t>
+        <w:t xml:space="preserve"> Nyní jsou údaje rozděleny na akademické tituly uváděné před jménem (např.: Ing., Mgr., JUDr., RNDr. – viz Položka 9, Záložka Vysokoškolské vzdělání) a na akademické, akademicko-vědecké a vědecké tituly uváděné za jménem (např.: Ph.D., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B64FCA">
+        <w:t>Th.D</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B64FCA">
+        <w:t xml:space="preserve">., </w:t>
       </w:r>
       <w:r w:rsidR="004C3FE3">
         <w:t xml:space="preserve">CSc., </w:t>
       </w:r>
       <w:r w:rsidR="004A554B">
         <w:t xml:space="preserve">PhD., </w:t>
       </w:r>
       <w:r w:rsidR="004C3FE3">
         <w:t xml:space="preserve">MBA – viz </w:t>
       </w:r>
       <w:r w:rsidR="00B64FCA">
         <w:t>Položka 10, Záložka Tituly za jménem).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A3C88BB" w14:textId="4EB02273" w:rsidR="003060BB" w:rsidRPr="00E05723" w:rsidRDefault="00B64FCA" w:rsidP="003060BB">
       <w:r>
         <w:t>Údaj o vysokoškolském vzdělání</w:t>
       </w:r>
       <w:r w:rsidR="003060BB" w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> je kombinací položek TITUL+</w:t>
       </w:r>
       <w:r w:rsidR="003060BB">
         <w:t>PROGRAM+</w:t>
       </w:r>
       <w:r w:rsidR="003060BB" w:rsidRPr="00041FA1">
@@ -34998,62 +36508,64 @@
         <w:t>DATUM</w:t>
       </w:r>
       <w:r w:rsidR="003060BB" w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> a v závislosti na počtu uváděných titulů se může opakovat. </w:t>
       </w:r>
       <w:r w:rsidR="003060BB">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="003060BB" w:rsidRPr="00041FA1">
         <w:t>kademické tituly js</w:t>
       </w:r>
       <w:r w:rsidR="003060BB">
         <w:t xml:space="preserve">ou uváděny v příslušném oboru </w:t>
       </w:r>
       <w:r w:rsidR="003060BB" w:rsidRPr="00E05723">
         <w:t xml:space="preserve">a zaměření, ve kterém byly získány. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44D4CBCF" w14:textId="77777777" w:rsidR="00E77837" w:rsidRPr="00700549" w:rsidRDefault="00A751BF" w:rsidP="00A81A36">
       <w:r w:rsidRPr="00E05723">
         <w:t>Tomu odpovídají položky 9</w:t>
       </w:r>
       <w:r w:rsidR="003060BB" w:rsidRPr="00E05723">
         <w:t xml:space="preserve">.a </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003060BB" w:rsidRPr="00E05723">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_Titul_</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>VS</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003060BB" w:rsidRPr="00E05723">
         <w:t xml:space="preserve">, kde se pro obě rozhraní textově zadá název </w:t>
       </w:r>
       <w:r w:rsidR="003060BB" w:rsidRPr="00E05723">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>titulu</w:t>
       </w:r>
       <w:r w:rsidR="003060BB" w:rsidRPr="00E05723">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003060BB" w:rsidRPr="00700549">
         <w:t xml:space="preserve">s maximální délkou </w:t>
       </w:r>
       <w:r w:rsidRPr="00700549">
         <w:t>35</w:t>
       </w:r>
       <w:r w:rsidR="003060BB" w:rsidRPr="00700549">
         <w:t xml:space="preserve"> znaků. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17EFECB1" w14:textId="602A780C" w:rsidR="00E77837" w:rsidRPr="00700549" w:rsidRDefault="00E77837" w:rsidP="003B40DA">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -35088,197 +36600,223 @@
         <w:t xml:space="preserve"> promovaný lékař</w:t>
       </w:r>
       <w:r w:rsidR="00547D77" w:rsidRPr="00700549">
         <w:t xml:space="preserve"> atd.</w:t>
       </w:r>
       <w:r w:rsidRPr="00700549">
         <w:t xml:space="preserve"> byly „pouze“ označením absolventů vysokých škol (více viz např. vyhláška č. 94/1961 Sb.) bez přiděleného vysokoškolského titulu, byl těmto absolventům § 43 odst. 2 zákona č. 172/1990 Sb. přiznán akademický titul dle § 21 odst. 2 tohoto zákona (tj. titul magistr - ve zkratce „Mgr.“, titul inženýr – ve zkratce „Ing.“, titul doktor všeobecného lékařství – ve zkratce „MUDr.“ A titul doktor veterinární medicíny – ve zkratce „MVDr.“).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E38750C" w14:textId="28740733" w:rsidR="00E77837" w:rsidRPr="00700549" w:rsidRDefault="00E77837" w:rsidP="00E77837">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00700549">
         <w:t>Titul "akademický malíř", "akademický sochař" a „akademický architekt“ dle zákona č. 39/1980 Sb. (popř. již dle zákona č. 19/1966 Sb.) nemají zavedenou žádnou zkratku!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4650E90F" w14:textId="329B9D71" w:rsidR="00A81A36" w:rsidRPr="00E05723" w:rsidRDefault="00A751BF" w:rsidP="00A81A36">
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve">Dále položka 9.b </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E05723">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_Titul_VS_Studijni_Program</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve">, pro kterou je v  grafickém webovém rozhraní i ve formátu datové věty použit kód </w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>studijního programu</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve">  číselníku STUDPROG (číselník MŠMT </w:t>
       </w:r>
       <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidR="00A15BF9" w:rsidRPr="00E05723">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>http://www.msmt.cz/vzdelavani/vysoke-skolstvi/kody-studijnich-programu-a-oboru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve">) a </w:t>
       </w:r>
       <w:r w:rsidR="003060BB" w:rsidRPr="00E05723">
         <w:t xml:space="preserve">položka </w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="003060BB" w:rsidRPr="00E05723">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="003060BB" w:rsidRPr="00E05723">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003060BB" w:rsidRPr="00E05723">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_Titul_</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>VS</w:t>
       </w:r>
       <w:r w:rsidR="003060BB" w:rsidRPr="00E05723">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="003060BB" w:rsidRPr="00E05723">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>bor</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003060BB" w:rsidRPr="00E05723">
         <w:t xml:space="preserve">, pro kterou je v  grafickém webovém rozhraní i ve formátu datové věty použit kód </w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve">studijního oboru z číselníku </w:t>
       </w:r>
       <w:r w:rsidR="003060BB" w:rsidRPr="00E05723">
         <w:t xml:space="preserve">AKVO (číselník vytvořený bývalým ÚIV) </w:t>
       </w:r>
       <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidR="003060BB" w:rsidRPr="00E05723">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>http://stistko.uiv.cz/katalog/ciselnik2.asp?idc=AKVO</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003060BB" w:rsidRPr="00E05723">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A81A36" w:rsidRPr="00E05723">
         <w:t>Pokud neexistuje k uváděnému titulu „před jménem“ studijní program (tituly udělené před účinností zákona č. 111/1998 Sb., kterým byly zavedeny ke studijním oborům i studijní programy), pak v poli Studijní program vepište text „titul před účinností zákona č. 111/1998 Sb.“.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26D1C287" w14:textId="5C62EA1B" w:rsidR="00A81A36" w:rsidRPr="00E05723" w:rsidRDefault="00A81A36" w:rsidP="00A81A36">
       <w:r w:rsidRPr="00E05723">
-        <w:t>V případě studia, kterému neodpovídá příslušný kód AKVO, vyberte nejbližší příbuzný obor dle číselníku AKVO a umístěte do poznámky o oboru odpovídající průvodní komentář</w:t>
+        <w:t xml:space="preserve">V případě studia, kterému neodpovídá příslušný kód AKVO, vyberte nejbližší příbuzný obor dle číselníku AKVO a umístěte do poznámky o oboru odpovídající průvodní </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E05723">
+        <w:t>komentář</w:t>
       </w:r>
       <w:r w:rsidR="00056F9F" w:rsidRPr="00E05723">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
-        <w:t xml:space="preserve">- položka 9.d </w:t>
-      </w:r>
+        <w:t>- položka</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E05723">
+        <w:t xml:space="preserve"> 9.d </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E05723">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_Titul_VS_Poznamka</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve"> s maximální délkou 2048 znaků.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53C2D6D4" w14:textId="602B0B17" w:rsidR="00056F9F" w:rsidRPr="00E05723" w:rsidRDefault="00A81A36" w:rsidP="00056F9F">
       <w:r w:rsidRPr="00E05723">
-        <w:t>V případě uvedení zahraničního titulu se jedná o tituly udělované dle příslušných zvyklostí dané země a vysoké školy, na které byl titul získán. Studijní program uveďte v ČJ ve znění odpovídajícímu názvu programu uvedeném na diplomu. A v případě zahraničního studia vyberte nejbližší příbuzný obor dle číselníku AKVO a umístěte do poznámky o oboru odpovídající průvodní komentář, vč. uvedení názvu zahraniční vysoké školy</w:t>
+        <w:t xml:space="preserve">V případě uvedení zahraničního titulu se jedná o tituly udělované dle příslušných zvyklostí dané země a vysoké školy, na které byl titul získán. Studijní program uveďte v ČJ ve znění odpovídajícímu názvu programu uvedeném na diplomu. A v případě zahraničního studia vyberte nejbližší příbuzný obor dle číselníku AKVO a umístěte do poznámky o oboru odpovídající průvodní komentář, vč. uvedení názvu zahraniční vysoké </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E05723">
+        <w:t>školy</w:t>
       </w:r>
       <w:r w:rsidR="00056F9F" w:rsidRPr="00E05723">
-        <w:t xml:space="preserve"> - položka 9.d </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> - položka</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00056F9F" w:rsidRPr="00E05723">
+        <w:t xml:space="preserve"> 9.d </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00056F9F" w:rsidRPr="00E05723">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_Titul_VS_Poznamka</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00056F9F" w:rsidRPr="00E05723">
         <w:t xml:space="preserve"> s maximální délkou 2048 znaků. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31163ABC" w14:textId="77777777" w:rsidR="00A751BF" w:rsidRPr="00E05723" w:rsidRDefault="00A751BF" w:rsidP="00A751BF">
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve">Položka 9.e </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E05723">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_Titul_VS_Datum</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve"> nese informaci o </w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>datu</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve"> získání uvedeného </w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>titulu</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve"> vysokoškolského vzdělán a uvádí výběrem z kalendáře (webové rozhraní) nebo ve tvaru RRRR-MM-DD (datová věta). Přitom platí, že v případě více získaných titulů se doporučuje uvést titul/tituly vztahující se k obor</w:t>
       </w:r>
       <w:r w:rsidR="001C6A37" w:rsidRPr="00E05723">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
@@ -35486,57 +37024,76 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E05723">
         <w:t>Absolventům postgraduálního studia</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve"> kteří získali podle</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> § 21</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
-        <w:t xml:space="preserve"> odst</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E05723">
+        <w:t>odst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E05723">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>. 2, § 43 odst. 2 a § 22</w:t>
+        <w:t xml:space="preserve">. 2, § 43 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E05723">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>odst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E05723">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. 2 a § 22</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve"> zákona</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> č. 172/1990 Sb.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve"> akademický titul</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:t>„magistr</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -35546,85 +37103,107 @@
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve"> akademicko-vědecký titul</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:t>„doktor</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>“, se</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve"> přiznávají akademické tituly podle</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> § 46 odst. 5</w:t>
+        <w:t xml:space="preserve"> § 46 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E05723">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>odst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E05723">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve"> zákona</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> o</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve"> vysokých školách</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve"> Osvědčení o přiznání těchto akademických titulů jim na žádost vydá příslušná vysoká škola. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43A2DEB1" w14:textId="77777777" w:rsidR="001C6A37" w:rsidRPr="00E05723" w:rsidRDefault="001C6A37" w:rsidP="000D6FE2">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E05723">
-        <w:t>Absolventi postgraduálního studia, kteří získali podle § 22 zákona č. 172/1990 Sb. akademicko-vědecký titul „doktor“, mohou požádat příslušnou vysokou školu o nahrazení zkratky „Dr.“ zkratkou „Ph.D.“, v oblasti teologie zkratkou „Th.D.“. Osvědčení o nahrazení zkratky akademicko-vědeckého titulu jim na žádost vydá příslušná vysoká škola.</w:t>
+        <w:t>Absolventi postgraduálního studia, kteří získali podle § 22 zákona č. 172/1990 Sb. akademicko-vědecký titul „doktor“, mohou požádat příslušnou vysokou školu o nahrazení zkratky „Dr.“ zkratkou „Ph.D.“, v oblasti teologie zkratkou „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E05723">
+        <w:t>Th.D</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E05723">
+        <w:t>.“. Osvědčení o nahrazení zkratky akademicko-vědeckého titulu jim na žádost vydá příslušná vysoká škola.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A45F68E" w14:textId="77777777" w:rsidR="001C6A37" w:rsidRPr="00E05723" w:rsidRDefault="001C6A37" w:rsidP="000D6FE2">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E05723">
         <w:t>Akademický titul „doktor“ (ve zkratce „Ph.D.“ uváděné za jménem) se přiznává absolventům lékařského a veterinárního studia, kteří ukončili studium podle § 22 zákona č. 172/1990 Sb. Osvědčení o přiznání tohoto akademického titulu jim na žádost vydá příslušná vysoká škola.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49107FA6" w14:textId="77777777" w:rsidR="003060BB" w:rsidRPr="00E05723" w:rsidRDefault="001C6A37" w:rsidP="000D6FE2">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00E05723">
         <w:t>Vědecká výchova vedoucí k udělení vědecké hodnosti „kandidát věd“ (ve zkratce „CSc.“) již není zahajována.</w:t>
@@ -35635,330 +37214,369 @@
         <w:pStyle w:val="Nadpis3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="72" w:name="_Toc464052024"/>
       <w:bookmarkStart w:id="73" w:name="_Toc30600267"/>
       <w:r>
         <w:t xml:space="preserve">POLOŽKA </w:t>
       </w:r>
       <w:bookmarkEnd w:id="72"/>
       <w:r w:rsidR="00B443AF">
         <w:t>10</w:t>
       </w:r>
       <w:bookmarkEnd w:id="73"/>
     </w:p>
     <w:p w14:paraId="60025020" w14:textId="1F0B2986" w:rsidR="00710E32" w:rsidRPr="00E05723" w:rsidRDefault="00420417" w:rsidP="00414B43">
       <w:r w:rsidRPr="00E05723">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Informace o dalších akademických titulech a vědeckých hodnostech</w:t>
+        <w:t xml:space="preserve">Informace o dalších akademických titulech a vědeckých </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E05723">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>hodnostech</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB170C" w:rsidRPr="00E05723">
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
-        <w:t xml:space="preserve">Informace o těchto dalších titulech je kombinací položek </w:t>
+        <w:t>Informace</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E05723">
+        <w:t xml:space="preserve"> o těchto dalších titulech je kombinací položek </w:t>
       </w:r>
       <w:r w:rsidR="00F545AB" w:rsidRPr="00E05723">
         <w:t xml:space="preserve">TITUL+PROGRAM+OBOR+DATUM </w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00C53F73" w:rsidRPr="00E05723">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve">v závislosti na počtu uváděných titulů se může opakovat. </w:t>
       </w:r>
       <w:r w:rsidR="00F545AB" w:rsidRPr="00E05723">
         <w:t>Další</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve"> tituly</w:t>
       </w:r>
       <w:r w:rsidR="00F545AB" w:rsidRPr="00E05723">
         <w:t>, akademicko-vědecké</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidR="003F7ADE" w:rsidRPr="00E05723">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:t>vědecko-pedagogické hodnosti js</w:t>
       </w:r>
       <w:r w:rsidR="00041FA1" w:rsidRPr="00E05723">
         <w:t>ou uváděny v příslušném oboru a </w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve">zaměření, ve kterém byly získány. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53C8D156" w14:textId="3E2B9EE6" w:rsidR="00F545AB" w:rsidRPr="00E05723" w:rsidRDefault="00F545AB" w:rsidP="00F545AB">
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve">Tomuto odpovídají položky 10.a </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E05723">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_Titul_Ostatni</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve">, kde se pro obě rozhraní textově zadá název </w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>titulu</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve"> s maximální délkou 35 znaků. Dále položka 10.b </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E05723">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_Titul_Ostatni_Studijni_Program</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00833FE3" w:rsidRPr="00E05723">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>/Skupina věd</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve">, pro kterou je </w:t>
       </w:r>
       <w:r w:rsidR="00B46E62" w:rsidRPr="00E05723">
         <w:t>v  grafickém webovém rozhraní i </w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve">ve formátu datové věty použit kód </w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>studijního programu</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve">  číselníku STUDPROG (číselník MŠMT </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r w:rsidR="006642D2" w:rsidRPr="00E05723">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>http://www.msmt.cz/vzdelavani/vysoke-skolstvi/kody-studijnich-programu-a-oboru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve">) a položka 10.c </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E05723">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_Titul_Ostatni_Obor</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00833FE3" w:rsidRPr="00E05723">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>/Vědní obor</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve">, pro kterou je v  grafickém webovém rozhraní i ve formátu datové věty použit kód studijního oboru z číselníku AKVO (číselník vytvořený bývalým ÚIV) </w:t>
       </w:r>
       <w:hyperlink r:id="rId58" w:history="1">
         <w:r w:rsidRPr="00E05723">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>http://stistko.uiv.cz/katalog/ciselnik2.asp?idc=AKVO</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E05723">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37F66E2E" w14:textId="5251C6BE" w:rsidR="00B46E62" w:rsidRPr="00700549" w:rsidRDefault="00B46E62" w:rsidP="00F545AB">
       <w:r w:rsidRPr="00700549">
         <w:t>Jedná-li se o titul „za jménem“, který byl přiznán ve skupině věd a vědním oboru (např. CSc., DrSc.) uveďte odpovídajícím způsobem dle označení a popisu níže. V případě titulu, který nebyl udělen ani ve skupině věd, ani v rámci studijního programu (např. akademicko-vědecký titul „Dr.“ udělovaný až do 31. 12. 2001) uveďte v poli studijního programu „titul před účinností zákona č. 111/1998 Sb. (do 31. 12. 2001)“ a doplňte příslušný studijní obor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="195DF60A" w14:textId="5DFBF32C" w:rsidR="00A81A36" w:rsidRDefault="00A81A36" w:rsidP="00A81A36">
       <w:r w:rsidRPr="00700549">
         <w:t xml:space="preserve">V případě studia „Skupina věd-Vědní obor“, kterému neodpovídá příslušný kód STUDPROG a/nebo AKVO, vyberte nejbližší příbuzný obor dle číselníku STUDPROG a AKVO a umístěte do poznámky </w:t>
       </w:r>
       <w:r w:rsidRPr="00700549">
         <w:lastRenderedPageBreak/>
-        <w:t>odpovídající průvodní komentář s přesným názvem Skupiny věd a Vědního oboru</w:t>
+        <w:t xml:space="preserve">odpovídající průvodní komentář s přesným názvem Skupiny věd a Vědního </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00700549">
+        <w:t>oboru</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
-        <w:t xml:space="preserve">položka </w:t>
+        <w:t>položka</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00041FA1">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_Titul_</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ostatní</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>_Poznamka</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> s maximální délkou 2048 znaků.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A13B7CB" w14:textId="38EE27B0" w:rsidR="00F545AB" w:rsidRPr="00041FA1" w:rsidRDefault="00A81A36" w:rsidP="00A81A36">
       <w:r w:rsidRPr="008905EE">
-        <w:t>V případě uvedení zahraničního titulu se jedná o tituly udělované dle příslušných zvyklostí dané země a vysoké školy, na které byl titul získán. Studijní program uveďte v ČJ ve znění odpovídajícímu názvu programu uvedeném na diplomu. A v případě zahraničního studia vyberte nejbližší příbuzný obor dle číselníku AKVO a umístěte do poznámky o oboru odpovídající průvodní komentář, vč. uvedení názvu zahraniční vysoké školy</w:t>
+        <w:t xml:space="preserve">V případě uvedení zahraničního titulu se jedná o tituly udělované dle příslušných zvyklostí dané země a vysoké školy, na které byl titul získán. Studijní program uveďte v ČJ ve znění odpovídajícímu názvu programu uvedeném na diplomu. A v případě zahraničního studia vyberte nejbližší příbuzný obor dle číselníku AKVO a umístěte do poznámky o oboru odpovídající průvodní komentář, vč. uvedení názvu zahraniční vysoké </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008905EE">
+        <w:t>školy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
-        <w:t xml:space="preserve">- položka </w:t>
+        <w:t>- položka</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00041FA1">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_Titul_</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ostatni</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>_Poznamka</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> s maximální délkou 2048 znaků.</w:t>
       </w:r>
       <w:r w:rsidR="00F545AB" w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="417EC1A2" w14:textId="77777777" w:rsidR="00720222" w:rsidRPr="00714211" w:rsidRDefault="00F545AB" w:rsidP="00F545AB">
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">Položka </w:t>
       </w:r>
       <w:r>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_Titul_</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ostatni</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">nese informaci o </w:t>
       </w:r>
       <w:r w:rsidRPr="00A751BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>datu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> získání uvedeného </w:t>
       </w:r>
       <w:r w:rsidRPr="00A751BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>titulu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
@@ -36217,154 +37835,160 @@
       </w:r>
       <w:r w:rsidR="004B74E2">
         <w:t>nebo mimořádný profesor</w:t>
       </w:r>
       <w:r w:rsidR="00226A67">
         <w:t xml:space="preserve"> (týká se jen vysoké školy)</w:t>
       </w:r>
       <w:r w:rsidR="004B74E2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">je v rámci </w:t>
       </w:r>
       <w:r w:rsidR="00F85B99" w:rsidRPr="00041FA1">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">oložky </w:t>
       </w:r>
       <w:r w:rsidR="004B74E2">
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">.a </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A56458" w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Pracovn</w:t>
       </w:r>
       <w:r w:rsidR="00A56458" w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>i_Z</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00A56458" w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>azen</w:t>
       </w:r>
       <w:r w:rsidR="00A56458" w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> v grafickém webovém rozhraní umožněn výběrem příslušného zařazení, v případě datové věty XML je předáván údaj ve formě „pracovní zařazení kód“ dle </w:t>
       </w:r>
       <w:r w:rsidR="00710E32" w:rsidRPr="00041FA1">
         <w:t>číselníku ČSÚ CZ-ISCO</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">. Položka </w:t>
       </w:r>
       <w:r w:rsidR="004B74E2">
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">.b </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_Pracovni_Zarazeni_Poznamka</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> umožňuje vložit poznámku k uváděnému pracovní</w:t>
       </w:r>
       <w:r w:rsidR="004B74E2">
         <w:t>mu zařazení v délce 2048 znaků.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62D7AA79" w14:textId="60A478A1" w:rsidR="00420417" w:rsidRPr="00041FA1" w:rsidRDefault="00420417" w:rsidP="004B74E2">
       <w:r w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Údaje o uzavřeném typu pracovního poměru</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t>, příp. pracovních poměrů. Uvádí se, zda byl pracovní poměr sjednán na dobu určitou (kód 1112) nebo na dobu neurčitou (kód 1111)</w:t>
       </w:r>
       <w:r w:rsidR="005B72F8">
         <w:t>, popř. kód 1121 pro zaměstnance jmenované</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> – položka 1</w:t>
       </w:r>
       <w:r w:rsidR="004B74E2">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004B74E2">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_Pracovni_Zarazeni_Typ</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">, výběr z číselníku. </w:t>
       </w:r>
       <w:r w:rsidR="00A55AD2">
         <w:t>Pro tuto položku se používá číselník vyplývající z klasifikace Českého statistického úřadu CZ-ICSE (</w:t>
       </w:r>
       <w:hyperlink r:id="rId61" w:history="1">
         <w:r w:rsidR="00A55AD2" w:rsidRPr="00A55AD2">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://www.czso.cz/csu/czso/klasifikace_postaveni_v_zamestnani_-cz_icse-</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A55AD2">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">V případě datové věty jsou použity </w:t>
       </w:r>
       <w:r w:rsidR="00A55AD2">
         <w:t xml:space="preserve">kódy z </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">výše </w:t>
@@ -36398,296 +38022,344 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="0017197B">
         <w:t xml:space="preserve">se </w:t>
       </w:r>
       <w:r>
         <w:t>uvádí</w:t>
       </w:r>
       <w:r w:rsidR="005D5C97">
         <w:t xml:space="preserve"> v </w:t>
       </w:r>
       <w:r w:rsidR="0017197B">
         <w:t>položce</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 11.</w:t>
       </w:r>
       <w:r w:rsidR="004B74E2">
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Osoba_Pracovni_Zarazeni_Vznik</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, která se může s ohledem na počet uzavřených pracovních poměrů opakovat. Ve formě webového grafického rozhraní je možné zvolit výběr</w:t>
       </w:r>
       <w:r w:rsidR="00E835D2">
         <w:t>em</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> z kalendáře nebo přím</w:t>
       </w:r>
       <w:r w:rsidR="00E835D2">
         <w:t>ým</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> zadání</w:t>
       </w:r>
       <w:r w:rsidR="00E835D2">
         <w:t>m</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> data. V případě přenosu datovou větou </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">XML je datum zadáno ve formátu RRRR-MM-DD (typ „date“). </w:t>
+        <w:t>XML je datum zadáno ve formátu RRRR-MM-DD (typ „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>date</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">“). </w:t>
       </w:r>
       <w:r w:rsidR="000E1E1D">
         <w:t>V rámci grafického rozhraní je možné vložit k pracovnímu poměru poznámku pro lepší identifikaci pracovního poměru z hlediska např. financování, typu apod. k budoucí identifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CA8938" w14:textId="691AF0D5" w:rsidR="00CE114D" w:rsidRDefault="00CE114D" w:rsidP="00CE114D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DBB312F" w14:textId="77777777" w:rsidR="00F611F1" w:rsidRDefault="00F611F1" w:rsidP="00F611F1">
       <w:r>
         <w:t xml:space="preserve">Dle vyhlášky č. 276/2016 Sb., o předávání údajů do registru docentů, profesorů a mimořádných profesorů vysokých škol, se v případě, že </w:t>
       </w:r>
       <w:r w:rsidRPr="00773DC8">
         <w:t>jde-li o docenta, profesora nebo mimořádného profesora</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, předávají do registru </w:t>
       </w:r>
       <w:r w:rsidRPr="00773DC8">
         <w:t>údaje o vzniku základního pracovněprávního vztahu zaměstnance k vysoké škole nebo v případě státní vysoké školy k České republice, včetně údaje o rozsahu práce, vyjádřeném stanoveným počtem hodin výkonu práce za týden, případně za kalendářní rok nebo za jiné příslušné období, a údaje o době, na kterou je základní pracovněprávní vztah k vysoké škole nebo k České republice sjednán a obdobné údaje o služebním poměru, je-li místo akademického pracovníka působícího na státní vysoké škole obsazeno vojákem v činné službě nebo příslušníkem Policie České republiky ve služebním poměru</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B4B0CD7" w14:textId="73371DDF" w:rsidR="004B74E2" w:rsidRDefault="004B74E2" w:rsidP="00F611F1">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Údaje o změně pracovního poměru</w:t>
       </w:r>
       <w:r>
         <w:t>, příp. pracovních poměrů zaměstnance</w:t>
       </w:r>
       <w:r w:rsidR="00F611F1">
         <w:t xml:space="preserve"> k vysoké škole či příslušnému poskytovateli</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, se uvádí v položce 11.e </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Osoba_Pracovni_Zarazeni_Zmena</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, která se může s ohledem na počet uzavřených pracovních poměrů opakovat. </w:t>
       </w:r>
       <w:r w:rsidR="00E835D2">
-        <w:t xml:space="preserve">Ve formě webového grafického rozhraní je možné zvolit výběrem z kalendáře, přímým zadání data nebo ponechat prázdná, pokud k žádné změně zatím nedošlo. V případě přenosu datovou větou XML je datum, pokud existuje, zadáno ve formátu RRRR-MM-DD (typ „date“). V případě neexistence se element v XML souboru nemusí uvádět nebo se zapíše s hodnotou „NULL“. </w:t>
+        <w:t>Ve formě webového grafického rozhraní je možné zvolit výběrem z kalendáře, přímým zadání data nebo ponechat prázdná, pokud k žádné změně zatím nedošlo. V případě přenosu datovou větou XML je datum, pokud existuje, zadáno ve formátu RRRR-MM-DD (typ „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E835D2">
+        <w:t>date</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E835D2">
+        <w:t xml:space="preserve">“). V případě neexistence se element v XML souboru nemusí uvádět nebo se zapíše s hodnotou „NULL“. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> V rámci grafického rozhraní je možné vložit k pracovnímu poměru poznámku pro lepší identifikaci pracovního poměru z hlediska např. financování, typu apod. k budoucí identifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20111C1D" w14:textId="77E436E6" w:rsidR="00CE114D" w:rsidRDefault="00CE114D" w:rsidP="00CE114D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C175C57" w14:textId="77777777" w:rsidR="00F611F1" w:rsidRPr="00041FA1" w:rsidRDefault="00F611F1" w:rsidP="00F611F1">
       <w:r>
         <w:t xml:space="preserve">Dle vyhlášky č. 276/2016 Sb., o předávání údajů do registru docentů, profesorů a mimořádných profesorů vysokých škol, se v případě, že </w:t>
       </w:r>
       <w:r w:rsidRPr="00773DC8">
         <w:t>jde-li o docenta, profesora nebo mimořádného profesora</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, předávají do registru </w:t>
       </w:r>
       <w:r w:rsidRPr="00773DC8">
         <w:t>údaje</w:t>
       </w:r>
       <w:r w:rsidRPr="00471DC1">
         <w:t xml:space="preserve"> o změně základního pracovněprávního vztahu zaměstnance k vysoké škole nebo v případě státní vysoké školy k České republice, včetně údaje o rozsahu práce, vyjádřeném stanoveným počtem hodin výkonu práce za týden, případně za kalendářní rok nebo za jiné příslušné období, a údaje o době, na kterou je základní pracovněprávní vztah k vysoké škole nebo k České republice sjednán a obdobné údaje o služebním poměru, je-li místo akademického pracovníka působícího na státní vysoké škole obsazeno vojákem v činné službě nebo příslušníkem Policie České republiky ve služebním poměru</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="120E1C86" w14:textId="77777777" w:rsidR="00E835D2" w:rsidRDefault="004B74E2" w:rsidP="00E835D2">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Údaje o skončení pracovního poměru</w:t>
       </w:r>
       <w:r>
         <w:t>, příp. pracovních poměrů zaměstnance</w:t>
       </w:r>
       <w:r w:rsidR="00F611F1">
         <w:t xml:space="preserve"> k vysoké škole či příslušnému poskytovateli</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, se uvádí v položce 11.f </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Osoba_Pracovni_Zarazeni_Konec</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, která se může s ohledem na počet uzavřených pracovních poměrů opakovat. </w:t>
       </w:r>
       <w:r w:rsidR="00E835D2">
-        <w:t>Ve formě webového grafického rozhraní je možné zvolit výběrem z kalendáře, přímým zadání data nebo ponechat prázdná, pokud k ukončení zatím nedošlo. V případě přenosu datovou větou XML je datum, pokud existuje, zadáno ve formátu RRRR-MM-DD (typ „date“). V případě neexistence se element v XML souboru nemusí uvádět nebo se zapíše s hodnotou „NULL“.</w:t>
+        <w:t>Ve formě webového grafického rozhraní je možné zvolit výběrem z kalendáře, přímým zadání data nebo ponechat prázdná, pokud k ukončení zatím nedošlo. V případě přenosu datovou větou XML je datum, pokud existuje, zadáno ve formátu RRRR-MM-DD (typ „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E835D2">
+        <w:t>date</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E835D2">
+        <w:t>“). V případě neexistence se element v XML souboru nemusí uvádět nebo se zapíše s hodnotou „NULL“.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CE6E39C" w14:textId="244827F3" w:rsidR="00CE114D" w:rsidRDefault="00CE114D" w:rsidP="00CE114D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60A4B06E" w14:textId="1E9D4288" w:rsidR="00F611F1" w:rsidRPr="00041FA1" w:rsidRDefault="00F611F1" w:rsidP="00E835D2">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dle vyhlášky č. 276/2016 Sb., o předávání údajů do registru docentů, profesorů a mimořádných profesorů vysokých škol, se v případě, že </w:t>
       </w:r>
       <w:r w:rsidRPr="00773DC8">
         <w:t>jde-li o docenta, profesora nebo mimořádného profesora</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, předávají do registru </w:t>
       </w:r>
       <w:r w:rsidRPr="00773DC8">
         <w:t>údaje</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00471DC1">
         <w:t xml:space="preserve">o skončení základního pracovněprávního vztahu zaměstnance k vysoké škole nebo v případě státní vysoké školy k České republice a obdobné údaje o skončení služebního </w:t>
       </w:r>
       <w:r w:rsidRPr="00471DC1">
         <w:lastRenderedPageBreak/>
         <w:t>poměru, bylo-li místo akademického pracovníka působícího na státní vysoké škole obsazeno vojákem v činné službě nebo příslušníkem Policie České republiky ve služebním poměru</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F1F2264" w14:textId="0BBCB075" w:rsidR="00420417" w:rsidRDefault="00554028" w:rsidP="00636803">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pro případ vysoké školy položka 11.g </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Osoba_Pracovni_Zarazeni_Fakulta</w:t>
       </w:r>
       <w:r w:rsidR="00E16985" w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>_RID</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00636803">
         <w:t>představuje</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00420417" w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>vedení fakulty, resp. součásti vysoké školy</w:t>
       </w:r>
       <w:r w:rsidR="00420417">
         <w:t xml:space="preserve"> (je-li vysoká škola takto členěna), </w:t>
       </w:r>
       <w:r w:rsidR="00420417" w:rsidRPr="00CE114D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>v rámci které je pracovní poměr sjednán</w:t>
+        <w:t>v </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00420417" w:rsidRPr="00CE114D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>rámci</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00420417" w:rsidRPr="00CE114D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> které je pracovní poměr sjednán</w:t>
       </w:r>
       <w:r w:rsidR="005462A9">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00420417">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="005462A9">
         <w:t xml:space="preserve">V </w:t>
       </w:r>
       <w:r w:rsidR="00420417">
         <w:t xml:space="preserve">grafické webové části </w:t>
       </w:r>
       <w:r w:rsidR="005462A9">
         <w:t xml:space="preserve">je toto </w:t>
       </w:r>
       <w:r w:rsidR="00420417">
         <w:t>řešeno možností výběru fakulty, příp. celoškolského a jiného pracoviště (ústavu) výběrem z nabídky v</w:t>
       </w:r>
       <w:r w:rsidR="00636803">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00420417">
         <w:t>rámci</w:t>
       </w:r>
@@ -36727,68 +38399,70 @@
           <w:t>http://stistko.uiv.cz/proavs/provsass.asp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002C60ED">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00420417">
         <w:t xml:space="preserve">- číselník </w:t>
       </w:r>
       <w:r w:rsidR="0017197B">
         <w:t xml:space="preserve">vytvořený bývalým </w:t>
       </w:r>
       <w:r w:rsidR="00420417">
         <w:t xml:space="preserve">ÚIV. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46525ACB" w14:textId="5C765F5E" w:rsidR="00CE114D" w:rsidRDefault="00CE114D" w:rsidP="00CE114D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AAFD79A" w14:textId="270D1571" w:rsidR="00636803" w:rsidRDefault="00636803" w:rsidP="002A4866">
       <w:r w:rsidRPr="00D30D2F">
         <w:t xml:space="preserve">V případě poskytovatelů zahraničního vysokoškolského vzdělání na území ČR položka 11.g </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D30D2F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_Pracovni_Zarazeni_</w:t>
       </w:r>
       <w:r w:rsidR="00AC3511" w:rsidRPr="00D30D2F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Soucast</w:t>
       </w:r>
       <w:r w:rsidR="00D30D2F" w:rsidRPr="00D30D2F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>_Poskytovatel</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AC3511" w:rsidRPr="00D30D2F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D30D2F">
         <w:t xml:space="preserve">představuje uvedení </w:t>
       </w:r>
       <w:r w:rsidR="00D30D2F">
         <w:t>kódu</w:t>
       </w:r>
       <w:r w:rsidRPr="00D30D2F">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D30D2F">
         <w:t xml:space="preserve">který byl udělen součásti </w:t>
       </w:r>
       <w:r w:rsidR="00D30D2F" w:rsidRPr="00D30D2F">
         <w:t xml:space="preserve">zahraniční VŠ na území ČR či </w:t>
       </w:r>
       <w:r w:rsidR="00D30D2F">
         <w:t>pobočky</w:t>
       </w:r>
       <w:r w:rsidR="00D30D2F" w:rsidRPr="00D30D2F">
         <w:t xml:space="preserve"> zahraniční VŠ na území ČR</w:t>
       </w:r>
       <w:r w:rsidR="00D30D2F">
@@ -36817,179 +38491,205 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A3F6D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00081C4D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> pracovní</w:t>
       </w:r>
       <w:r w:rsidR="005A3F6D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> a služební</w:t>
       </w:r>
       <w:r w:rsidR="00081C4D">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> poměr -</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00081C4D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>poměr -</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
-        <w:t xml:space="preserve"> vyjádřené stanoveným počtem hodin výkonu p</w:t>
+        <w:t xml:space="preserve"> vyjádřené</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00041FA1">
+        <w:t xml:space="preserve"> stanoveným počtem hodin výkonu p</w:t>
       </w:r>
       <w:r w:rsidR="004B74E2">
         <w:t>ráce za týden v rámci položky 11</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004B74E2">
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_Pracovni_Zarazeni_Rozsah</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00041FA1">
         <w:t>. Ve formě webového grafického rozhraní je možnost vložení číselného pole, přičemž se uvádí celé čís</w:t>
       </w:r>
       <w:r w:rsidR="00002616">
         <w:t>lo. V případě datové věty jde o </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">specifikaci typu „long“, údaj se opět uvádí na celé číslo. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CFBBE71" w14:textId="054354FD" w:rsidR="00AC3511" w:rsidRDefault="00D30D2F" w:rsidP="00AC3511">
       <w:r>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="00AC3511" w:rsidRPr="00AC3511">
         <w:t xml:space="preserve"> poskytovatelů zahraničního vysokoškolského vzdělání na území ČR </w:t>
       </w:r>
       <w:r w:rsidR="00984C93">
         <w:t xml:space="preserve">představuje </w:t>
       </w:r>
       <w:r w:rsidR="00AC3511" w:rsidRPr="00AC3511">
         <w:t>položka 11.</w:t>
       </w:r>
       <w:r w:rsidR="00AC3511">
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="00AC3511" w:rsidRPr="00AC3511">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AC3511" w:rsidRPr="00AC3511">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_Pracovni_Zarazeni_</w:t>
       </w:r>
       <w:r w:rsidR="00EB4264">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00AC3511" w:rsidRPr="00AC3511">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>innost</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AC3511" w:rsidRPr="00AC3511">
         <w:t xml:space="preserve"> údaj, zda daný docent či profesor působí v základním pracovněprávním vztahu jako pedagogický a/nebo vědecký pracovník na zahraniční VŠ na území ČR či na pobočce zahraniční VŠ na území ČR.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4997B751" w14:textId="39E04282" w:rsidR="00420417" w:rsidRPr="001A4EB3" w:rsidRDefault="00420417" w:rsidP="001A4EB3">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="76" w:name="_Toc464052031"/>
       <w:bookmarkStart w:id="77" w:name="_Toc30600269"/>
       <w:r w:rsidRPr="00041FA1">
         <w:t>POLOŽKA 1</w:t>
       </w:r>
       <w:bookmarkEnd w:id="76"/>
       <w:r w:rsidR="009F01C2">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="001A4EB3">
         <w:rPr>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:bookmarkEnd w:id="77"/>
     </w:p>
     <w:p w14:paraId="5C608B25" w14:textId="053101DF" w:rsidR="00420417" w:rsidRPr="00041FA1" w:rsidRDefault="00042E0E" w:rsidP="002A4866">
       <w:r>
         <w:t xml:space="preserve">Pouze vysokých škol se týkají požadované </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ú</w:t>
       </w:r>
       <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>daje o garanci studijního programu/studijního oboru</w:t>
+        <w:t xml:space="preserve">daje o garanci studijního programu/studijního </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>oboru</w:t>
       </w:r>
       <w:r w:rsidR="00BC6DF0" w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC6DF0" w:rsidRPr="00041FA1">
         <w:t>- j</w:t>
       </w:r>
       <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
-        <w:t>edná se o</w:t>
+        <w:t>edná</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
+        <w:t xml:space="preserve"> se o</w:t>
       </w:r>
       <w:r w:rsidR="00C573EB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
         <w:t>položku, přesněji kombinaci položek „KÓD PROGRAMU“</w:t>
       </w:r>
       <w:r w:rsidR="00041FA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
         <w:t>(STUDPROG) + „NÁZEV PROGRAM</w:t>
       </w:r>
       <w:r w:rsidR="002F448C" w:rsidRPr="00041FA1">
         <w:t>U“</w:t>
       </w:r>
       <w:r w:rsidR="00041FA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F448C" w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">(STUDPROG) + </w:t>
       </w:r>
       <w:r w:rsidR="00A2308A">
         <w:t xml:space="preserve">„TYP PROGRAMU“ + „VYSOKÁ ŠKOLA“ (RID) + </w:t>
       </w:r>
@@ -37010,396 +38710,480 @@
       </w:r>
       <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
         <w:t>(AKVO) + „FAKULTA“</w:t>
       </w:r>
       <w:r w:rsidR="00041FA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
         <w:t>(RID), které se mohou v závislosti na počt</w:t>
       </w:r>
       <w:r w:rsidR="00BC6DF0" w:rsidRPr="00041FA1">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00420417" w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> příslušných garancí opakovat. V současné době neexistuje registr a číselník programů a oboru ve vazbě ke konkrétní vysoké škole. Zadání je možné v rámci XML věty nebo v grafické části na dvou záložkách (označených jako krok</w:t>
       </w:r>
       <w:r w:rsidR="00BC6DF0" w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> 4/5 a 5/5).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EC6F9C8" w14:textId="77777777" w:rsidR="00420417" w:rsidRPr="00041FA1" w:rsidRDefault="00420417" w:rsidP="002A4866">
       <w:r w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Zadání programů</w:t>
+        <w:t xml:space="preserve">Zadání </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00041FA1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>programů</w:t>
       </w:r>
       <w:r w:rsidR="000E1E1D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
-        <w:t>V rámci sběru dat je možné nezávisle zadat následující údaje</w:t>
+        <w:t>V</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00041FA1">
+        <w:t> rámci sběru dat je možné nezávisle zadat následující údaje</w:t>
       </w:r>
       <w:r w:rsidR="000E1E1D">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32696AB6" w14:textId="77777777" w:rsidR="00420417" w:rsidRPr="00792740" w:rsidRDefault="00420417" w:rsidP="000D6FE2">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00041FA1">
         <w:t>položka 1</w:t>
       </w:r>
       <w:r w:rsidR="00A2308A">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">.a </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A4866">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Osoba_Garant_Program_Kod </w:t>
+        <w:t>Osoba_Garant_Program_Kod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A4866">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t>– zadání</w:t>
       </w:r>
       <w:r w:rsidRPr="002A4866">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">programu dle STUDPROG (číselník MŠMT)  </w:t>
       </w:r>
       <w:hyperlink r:id="rId63" w:history="1">
         <w:r w:rsidR="006642D2">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>http://www.msmt.cz/vzdelavani/vysoke-skolstvi/kody-studijnich-programu-a-oboru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00792740">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="112FA81A" w14:textId="77777777" w:rsidR="00420417" w:rsidRDefault="00420417" w:rsidP="000D6FE2">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00041FA1">
         <w:t>položka 1</w:t>
       </w:r>
       <w:r w:rsidR="00A2308A">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">.b </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A4866">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Osoba_Garant_Program_Nazev</w:t>
-      </w:r>
+        <w:t>Osoba_Garant_Program_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A4866">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Nazev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00041FA1">
-        <w:t xml:space="preserve"> - uvedení názvu programu dle STUDPROG (číselník MŠMT)  </w:t>
+        <w:t xml:space="preserve"> - uvedení</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00041FA1">
+        <w:t xml:space="preserve"> názvu programu dle STUDPROG (číselník MŠMT)  </w:t>
       </w:r>
       <w:hyperlink r:id="rId64" w:history="1">
         <w:r w:rsidR="006642D2">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>http://www.msmt.cz/vzdelavani/vysoke-skolstvi/kody-studijnich-programu-a-oboru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00041FA1">
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C50BB12" w14:textId="77777777" w:rsidR="00A2308A" w:rsidRDefault="00A2308A" w:rsidP="000D6FE2">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">položka 12.c </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A2308A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_Garant_Program_Typ</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> – uvedením typu studijního programu (B-bakalářský, M-magisterský, N-magisterský navazující, P-postgraduální)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70258245" w14:textId="2ECFB7A7" w:rsidR="00A2308A" w:rsidRPr="00041FA1" w:rsidRDefault="00A2308A" w:rsidP="000D6FE2">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00041FA1">
         <w:t>položka 1</w:t>
       </w:r>
       <w:r>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A4866">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_Garant_Program_</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00EB4264">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00390941">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>_RID</w:t>
-      </w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00390941">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>RID</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002A4866">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
-        <w:t xml:space="preserve">- zadání </w:t>
+        <w:t>- zadání</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00041FA1">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>kódu vysoké školy</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> dle RID (číselník vytvořený</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">bývalým ÚIV) </w:t>
       </w:r>
       <w:hyperlink r:id="rId65" w:history="1">
         <w:r w:rsidRPr="00792740">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>http://stistko.uiv.cz/proavs/provsass.asp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> (v grafickém režimu výběr z možností).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A037E16" w14:textId="77777777" w:rsidR="00420417" w:rsidRPr="00041FA1" w:rsidRDefault="00420417" w:rsidP="000D6FE2">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00041FA1">
         <w:lastRenderedPageBreak/>
         <w:t>položka 1</w:t>
       </w:r>
       <w:r w:rsidR="00A2308A">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00520BE5">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A4866">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_Garant_Program_Fakulta</w:t>
       </w:r>
       <w:r w:rsidR="00390941">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>_RID</w:t>
-      </w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00390941">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>RID</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002A4866">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
-        <w:t xml:space="preserve">- zadání fakulty dle RID (číselník </w:t>
+        <w:t>- zadání</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00041FA1">
+        <w:t xml:space="preserve"> fakulty dle RID (číselník </w:t>
       </w:r>
       <w:r w:rsidR="002F448C" w:rsidRPr="00041FA1">
         <w:t>vytvořený</w:t>
       </w:r>
       <w:r w:rsidR="00041FA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0017197B" w:rsidRPr="00041FA1">
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="002F448C" w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">ývalým </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">ÚIV) </w:t>
       </w:r>
       <w:hyperlink r:id="rId66" w:history="1">
         <w:r w:rsidRPr="00792740">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>http://stistko.uiv.cz/proavs/provsass.asp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> (v grafickém režimu výběr z možností).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2308F6EC" w14:textId="77777777" w:rsidR="00420417" w:rsidRPr="00041FA1" w:rsidRDefault="00420417" w:rsidP="002A4866">
       <w:r w:rsidRPr="00041FA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Zadání oborů</w:t>
+        <w:t xml:space="preserve">Zadání </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00041FA1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>oborů</w:t>
       </w:r>
       <w:r w:rsidR="000E1E1D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
-        <w:t>V rámci sběru dat je možné nezávisle zadat následující údaje</w:t>
+        <w:t>V</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00041FA1">
+        <w:t> rámci sběru dat je možné nezávisle zadat následující údaje</w:t>
       </w:r>
       <w:r w:rsidR="000E1E1D">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29F588EA" w14:textId="7EEE449E" w:rsidR="00420417" w:rsidRPr="00B9710A" w:rsidRDefault="00420417" w:rsidP="000D6FE2">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00041FA1">
         <w:t>položka 1</w:t>
       </w:r>
       <w:r w:rsidR="00520BE5">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00520BE5">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A4866">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Osoba_Garant_Obor_Kod </w:t>
+        <w:t>Osoba_Garant_Obor_Kod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A4866">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t>– zadání</w:t>
       </w:r>
       <w:r w:rsidRPr="002A4866">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">oboru dle AKVO (číselník </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002F448C" w:rsidRPr="00041FA1">
-        <w:t xml:space="preserve">vytvořený  bývalým </w:t>
+        <w:t>vytvořený  bývalým</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002F448C" w:rsidRPr="00041FA1">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t>ÚIV</w:t>
       </w:r>
       <w:r w:rsidRPr="00792740">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:hyperlink r:id="rId67" w:history="1">
         <w:r w:rsidRPr="00B9710A">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>http://stistko.uiv.cz/katalog/ciselnik2.asp?idc=AKVO</w:t>
         </w:r>
         <w:r w:rsidRPr="00B9710A">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
@@ -37421,120 +39205,141 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1FA3F66A" w14:textId="08867ECD" w:rsidR="0073598D" w:rsidRPr="006125C7" w:rsidRDefault="00420417" w:rsidP="0073598D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00041FA1">
         <w:t>položka 1</w:t>
       </w:r>
       <w:r w:rsidR="00520BE5">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00520BE5">
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A4866">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba_Garant_Obor_Fakulta</w:t>
       </w:r>
       <w:r w:rsidR="00F17483">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>_RID</w:t>
-      </w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F17483">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>RID</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002A4866">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
-        <w:t xml:space="preserve">- zadání fakulty dle RID (číselník </w:t>
+        <w:t>- zadání</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00041FA1">
+        <w:t xml:space="preserve"> fakulty dle RID (číselník </w:t>
       </w:r>
       <w:r w:rsidR="002F448C" w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">vytvořený </w:t>
       </w:r>
       <w:r w:rsidR="002F448C" w:rsidRPr="00B9710A">
         <w:t xml:space="preserve">bývalým </w:t>
       </w:r>
       <w:r w:rsidRPr="00B9710A">
         <w:t xml:space="preserve">ÚIV) </w:t>
       </w:r>
       <w:hyperlink r:id="rId68" w:history="1">
         <w:r w:rsidRPr="00B9710A">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>http://stistko.uiv.cz/proavs/provsass.asp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B9710A">
         <w:t xml:space="preserve"> (v grafickém režimu výběr z možností)</w:t>
       </w:r>
       <w:r w:rsidR="00077453" w:rsidRPr="00B9710A">
         <w:t xml:space="preserve"> - položka je </w:t>
       </w:r>
       <w:r w:rsidR="00077453" w:rsidRPr="00B9710A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>nepovinná</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9710A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="039C0D35" w14:textId="77777777" w:rsidR="00DB31DD" w:rsidRPr="00E24EB9" w:rsidRDefault="00DB31DD" w:rsidP="00E24EB9">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
       <w:bookmarkStart w:id="78" w:name="_Toc464052032"/>
       <w:bookmarkStart w:id="79" w:name="_Toc30600270"/>
       <w:r w:rsidRPr="00E24EB9">
         <w:t>Číselníky využívané při sběru dat</w:t>
       </w:r>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
     </w:p>
     <w:p w14:paraId="14B3635A" w14:textId="7F63E9CF" w:rsidR="0029419C" w:rsidRDefault="0029419C" w:rsidP="002A4866">
       <w:r w:rsidRPr="0029419C">
-        <w:t xml:space="preserve">Při sběru dat do IS REDOP je možné využít číselníků - U obou způsobů plnění dat platí, že jsou v rámci sběru v maximální možné míře využívány a ministerstvem zprostředkovány veřejně dostupné číselníky, respektive číselníky vytvořené ministerstvem a bývalým ÚIV. Číselníky </w:t>
+        <w:t xml:space="preserve">Při sběru dat do IS REDOP je možné využít </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0029419C">
+        <w:t>číselníků - U</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0029419C">
+        <w:t xml:space="preserve"> obou způsobů plnění dat platí, že jsou v rámci sběru v maximální možné míře využívány a ministerstvem zprostředkovány veřejně dostupné číselníky, respektive číselníky vytvořené ministerstvem a bývalým ÚIV. Číselníky </w:t>
       </w:r>
       <w:r w:rsidR="00866BD1">
         <w:t>jsou</w:t>
       </w:r>
       <w:r w:rsidRPr="0029419C">
         <w:t xml:space="preserve"> též dostupné přímo v REDOP na adrese </w:t>
       </w:r>
       <w:hyperlink r:id="rId69" w:history="1">
         <w:r w:rsidRPr="002A4866">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://www.redop.cz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0029419C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabulkaseznamu3zvraznn11"/>
         <w:tblW w:w="4871" w:type="pct"/>
@@ -38311,73 +40116,111 @@
         <w:t xml:space="preserve">soukromých vysokých škol za vkládání požadovaných informací a zároveň kontrolou jimi vložených dat zodpovědná osoba </w:t>
       </w:r>
       <w:r w:rsidR="001755DC">
         <w:t xml:space="preserve">(zaměstnanec vysoké školy) zvlášť k tomu </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t>pověřená rektorem –</w:t>
       </w:r>
       <w:r w:rsidR="00CE207C" w:rsidRPr="00041FA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">v rámci IS REDOP </w:t>
       </w:r>
       <w:r w:rsidR="00CE207C" w:rsidRPr="00041FA1">
         <w:t xml:space="preserve">se jedná o pohyb </w:t>
       </w:r>
       <w:r w:rsidRPr="00041FA1">
         <w:t>pouze v rovině dat poskytnutých vlastní institucí.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB8EDB4" w14:textId="645CCFDA" w:rsidR="001C389F" w:rsidRDefault="00D14FD4" w:rsidP="002A4866">
       <w:r>
         <w:t xml:space="preserve">Osoba pověřená vkládáním dat do systému za danou vysokou školu musí podepsat poučení zaměstnance o nakládání s osobními údaji a při předání </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>přístupov</w:t>
       </w:r>
       <w:r>
         <w:t>ých</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> údaj</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE114D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>údaj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>ů</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ke vstupu </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE114D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ke</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE114D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE114D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vstupu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE114D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">do </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">IS REDOP </w:t>
       </w:r>
       <w:r>
         <w:t>je tato osoba upozorněna na skutečnost, že za danou instituci má přístup do IS REDOP pouze ona a že zodpovídá za bezpečnost dat vkládaných do IS REDOP ze strany dané vysoké školy (blíže viz kap. 1.2 metodiky).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EBDCA0F" w14:textId="6964C85D" w:rsidR="000E1FA0" w:rsidRDefault="001755DC" w:rsidP="00117830">
       <w:r w:rsidRPr="00F05A12">
         <w:t xml:space="preserve">Rektoři veřejných vysokých škol, rektoři státních vysokých škol a orgány soukromých vysokých škol plnící funkci rektora </w:t>
       </w:r>
       <w:r w:rsidRPr="00414AE3">
         <w:t xml:space="preserve">mají přístup k informacím </w:t>
       </w:r>
       <w:r w:rsidR="00362B0A">
         <w:t xml:space="preserve">o dalších úvazcích </w:t>
       </w:r>
       <w:r w:rsidR="00414AE3">
@@ -38531,51 +40374,51 @@
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="56B193EC" id="Zaoblený obdélník 65" o:spid="_x0000_s1026" style="position:absolute;margin-left:23.1pt;margin-top:74.3pt;width:66.4pt;height:12.15pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgqIsIggIAAGMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2n6dYFdYqgRYYB&#10;RVu0HXpWZCk2IIsapcTJfv0o+ZGgK3YY5oMsiuTHN6+u941hO4W+Blvw/GzCmbISytpuCv7jZfXp&#10;kjMfhC2FAasKflCeXy8+frhq3VxNoQJTKmQEYv28dQWvQnDzLPOyUo3wZ+CUJaYGbEQgEjdZiaIl&#10;9MZk08nkc9YClg5BKu/p9bZj8kXC11rJ8KC1V4GZgpNvIZ2YznU8s8WVmG9QuKqWvRviH7xoRG3J&#10;6Ah1K4JgW6z/gGpqieBBhzMJTQZa11KlGCiafPImmudKOJVioeR4N6bJ/z9Yeb97do9IaWidn3u6&#10;xij2Gpv4J//YPiXrMCZL7QOT9Hg5O89nVF1JrPxidn6ZkpkdlR368E1Bw+Kl4AhbWz5RQVKexO7O&#10;B7JK8oNcNGhhVRuTimJsfPBg6jK+JQI36xuDbCeomqvVhL5YQMI4ESMqqmbHeNItHIyKGMY+Kc3q&#10;kiKYJk9Sq6kRVkipbMg7ViVK1Vm7ODUWmzNqJNMJMCJr8nLE7gEGyQ5kwO587uWjqkqdOipP/uZY&#10;pzxqJMtgw6jc1BbwPQBDUfWWO/khSV1qYpbWUB4ekSF0c+KdXNVUvDvhw6NAGgwaIRr28ECHNtAW&#10;HPobZxXgr/feozz1K3E5a2nQCu5/bgUqzsx3S538NZ/N4mQmYnbxZUoEnnLWpxy7bW6Aqp/TWnEy&#10;XaN8MMNVIzSvtBOW0SqxhJVku+Ay4EDchG4B0FaRarlMYjSNToQ7++xkBI9ZjX35sn8V6PoODtT6&#10;9zAMpZi/6eFONmpaWG4D6Do1+DGvfb5pklPj9FsnropTOkkdd+PiNwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAN48WqrfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+AdrkXorDiFKIY2D&#10;gIqqEpdC+QATb5Oo8TqKDaR/382pve3ujGbf5OvBtuKGvW8cKZjPIhBIpTMNVQrOn/unJQgfNBnd&#10;OkIFP+hhXUwecp0Zd6cj3k6hEhxCPtMK6hC6TEpf1mi1n7kOibUv11sdeO0raXp953DbyjiKUml1&#10;Q/yh1h3uaiy/T1er4ON9O08W5d68NkO6OL8dth0lR6Uep8PmBUTAIfyZYcRndCiY6eKuZLxoFSRp&#10;zE6+J8sUxGh4XnG5yzjEK5BFLv9XKH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYKiL&#10;CIICAABjBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;3jxaqt8AAAAKAQAADwAAAAAAAAAAAAAAAADcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="002A70BE">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3634368D" wp14:editId="225EC923">
             <wp:extent cx="5760720" cy="2811145"/>
             <wp:effectExtent l="0" t="0" r="0" b="8255"/>
             <wp:docPr id="16" name="Obrázek 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -38785,51 +40628,51 @@
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="110FD135" id="Zaoblený obdélník 82" o:spid="_x0000_s1026" style="position:absolute;margin-left:.2pt;margin-top:92.85pt;width:79.5pt;height:12.6pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAuIWf2ggIAAGQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aztFuDOkXQIsOA&#10;oi3aDj0rshQbkEWNUuJkXz9KdpygK3YY5oMsieQj+UTy6nrXGrZV6BuwJS/Ocs6UlVA1dl3yHy/L&#10;T18580HYShiwquR75fn1/OOHq87N1ARqMJVCRiDWzzpX8joEN8syL2vVCn8GTlkSasBWBDriOqtQ&#10;dITemmyS5xdZB1g5BKm8p9vbXsjnCV9rJcOD1l4FZkpOsYW0YlpXcc3mV2K2RuHqRg5hiH+IohWN&#10;Jacj1K0Igm2w+QOqbSSCBx3OJLQZaN1IlXKgbIr8TTbPtXAq5ULkeDfS5P8frLzfPrtHJBo652ee&#10;tjGLncY2/ik+tktk7Uey1C4wSZdFnl9O8wlnkmTFRf65+BLZzI7WDn34pqBlcVNyhI2tnuhFElFi&#10;e+dDr3/Qix4tLBtj0qsYGy88mKaKd+mA69WNQbYV9JzLZU7f4PNEjSKIptkxobQLe6MihrFPSrOm&#10;ohQmKZJUa2qEFVIqG4peVItK9d7OT53F6owWKd0EGJE1RTliDwAHzR7kgN3nPehHU5VKdTTO/xZY&#10;bzxaJM9gw2jcNhbwPQBDWQ2ee/0DST01kaUVVPtHZAh9o3gnlw093p3w4VEgdQb1EHV7eKBFG+hK&#10;DsOOsxrw13v3UZ8KlqScddRpJfc/NwIVZ+a7pVK+LKbT2JrpMD3/MqEDnkpWpxK7aW+AXr+gueJk&#10;2kb9YA5bjdC+0lBYRK8kElaS75LLgIfDTegnAI0VqRaLpEbt6ES4s89ORvDIaqzLl92rQDdUcKDa&#10;v4dDV4rZmxrudaOlhcUmgG5SgR95HfimVk6FM4ydOCtOz0nrOBznvwEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAEv3MAzeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+V+g7WVuqtOIFAIcRB&#10;pRUVEpfy8wAm3iZR43UUGwhvz3Iqx50ZzX6TLXrbiDN2vnakIB5EIJAKZ2oqFRz2q7cpCB80Gd04&#10;QgVX9LDIn58ynRp3oS2ed6EUXEI+1QqqENpUSl9UaLUfuBaJvV/XWR347EppOn3hctvIYRRNpNU1&#10;8YdKt/hZYfG3O1kFP+tlnIyKlfmq+8no8L1ZtpRslXp96T/mIAL24T8Md3xGh5yZju5ExotGQcI5&#10;VqfjdxB3ezxj5ahgGEczkHkmHwfkNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAuIWf2&#10;ggIAAGQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBL&#10;9zAM3gAAAAgBAAAPAAAAAAAAAAAAAAAAANwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" filled="f" strokecolor="red" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="002C38FB">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2275B6AE" wp14:editId="6FF64DE4">
             <wp:extent cx="5760720" cy="2727325"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="18" name="Obrázek 18"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -38924,51 +40767,51 @@
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:roundrect w14:anchorId="1AA1C779" id="Zaoblený obdélník 83" o:spid="_x0000_s1026" style="position:absolute;margin-left:365.35pt;margin-top:244pt;width:32.75pt;height:11.7pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBlxmldggIAAGMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nadcFdYqgRYYB&#10;RVu0HXpWZCk2IIsapcTJfv0o+SNBV+wwzAdZEslH8onk1fW+MWyn0NdgC56fTThTVkJZ203Bf7ys&#10;Pl1y5oOwpTBgVcEPyvPrxccPV62bqylUYEqFjECsn7eu4FUIbp5lXlaqEf4MnLIk1ICNCHTETVai&#10;aAm9Mdl0MrnIWsDSIUjlPd3edkK+SPhaKxketPYqMFNwii2kFdO6jmu2uBLzDQpX1bIPQ/xDFI2o&#10;LTkdoW5FEGyL9R9QTS0RPOhwJqHJQOtaqpQDZZNP3mTzXAmnUi5EjncjTf7/wcr73bN7RKKhdX7u&#10;aRuz2Gts4p/iY/tE1mEkS+0Dk3Q5y88vPl9wJkmUzy5nszySmR2NHfrwTUHD4qbgCFtbPtGDJJ7E&#10;7s6HTn/Qiw4trGpj0qMYGy88mLqMd+mAm/WNQbYT9Jqr1YS+3ueJGkUQTbNjPmkXDkZFDGOflGZ1&#10;SRlMUySp1NQIK6RUNuSdqBKl6rydnzqLxRktUroJMCJrinLE7gEGzQ5kwO7y7vWjqUqVOhpP/hZY&#10;ZzxaJM9gw2jc1BbwPQBDWfWeO/2BpI6ayNIaysMjMoSuT7yTq5oe70748CiQGoNaiJo9PNCiDbQF&#10;h37HWQX46737qE/1SlLOWmq0gvufW4GKM/PdUiV/zWez2JnpMDv/MqUDnkrWpxK7bW6AXj+nseJk&#10;2kb9YIatRmheaSYso1cSCSvJd8FlwOFwE7oBQFNFquUyqVE3OhHu7LOTETyyGuvyZf8q0PUVHKj0&#10;72FoSjF/U8OdbrS0sNwG0HUq8COvPd/Uyalw+qkTR8XpOWkdZ+PiNwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAF1XXoThAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj9FOg0AQRd9N/IfNmPhmFwoCIktj&#10;NTVNfLG1H7BlRyCys4Tdtvj3jk/6OJmTe8+tVrMdxBkn3ztSEC8iEEiNMz21Cg4fm7sChA+ajB4c&#10;oYJv9LCqr68qXRp3oR2e96EVHEK+1Aq6EMZSSt90aLVfuBGJf59usjrwObXSTPrC4XaQyyjKpNU9&#10;cUOnR3zusPnan6yC9+06TpNmY176OUsOr2/rkdKdUrc389MjiIBz+IPhV5/VoWanozuR8WJQkCdR&#10;zqiCtCh4FBP5Q7YEcVRwH8cpyLqS/zfUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBl&#10;xmldggIAAGMFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBdV16E4QAAAAsBAAAPAAAAAAAAAAAAAAAAANwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" filled="f" strokecolor="red" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0020582B">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52B8FC72" wp14:editId="11ED955E">
             <wp:extent cx="5760720" cy="3393440"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="20" name="Obrázek 20"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -39162,51 +41005,51 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:shape w14:anchorId="75382525" id="Přímá spojnice se šipkou 85" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:198pt;margin-top:109.7pt;width:16.8pt;height:20.1pt;flip:y;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3UNWS2wEAAA0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKuiqBquocu5YJg&#10;BQt31xknlhzbGg/9+PeMnTbLl1ZaRA6j2J73Zt7zeH17Gpw4ACYbfCPns1oK8Dq01neN/Pqwe/VG&#10;ikTKt8oFD408Q5K3m5cv1se4gkXog2sBBZP4tDrGRvZEcVVVSfcwqDQLETwfmoCDIl5iV7Wojsw+&#10;uGpR16+rY8A2YtCQEu/ejYdyU/iNAU2fjElAwjWSe6MSscR9jtVmrVYdqthbfWlD/UMXg7Kei05U&#10;d4qU+I72D6rBagwpGJrpMFTBGKuhaGA18/o3NV96FaFoYXNSnGxK/49Wfzxs/T2yDceYVineY1Zx&#10;MjgI42z8xndadHGn4lRsO0+2wYmE5s3F/Gb5di6F5qPFcnmzKLZWI02mi5joPYRB5J9GJkJlu562&#10;wXu+oIBjCXX4kIgbYeAVkMHO55iCs+3OOlcW2O23DsVB8a3udjV/+SIZ+EsaKeve+VbQOfLkEVrl&#10;OweXzExbPWouf3R2MJb8DEbYlrWNrZVxhKmk0ho8zScmzs4ww+1NwLrY9iTwkp+hUEb1OeAJUSoH&#10;TxN4sD7g36rT6dqyGfOvDoy6swX70J7LNBRreOaKq5f3kYf653WBP77izQ8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBfhkvr4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWLpu&#10;VLRrOsE0JA5oEmWHHbPGawuNUzVZV/j1mBPcbL+n5+/l68l2YsTBt44UzGcRCKTKmZZqBfv357sH&#10;ED5oMrpzhAq+0MO6uL7KdWbchd5wLEMtOIR8phU0IfSZlL5q0Go/cz0Sayc3WB14HWppBn3hcNvJ&#10;OIoSaXVL/KHRPW4arD7Ls1XwNG6TrX353kcfrwe7M4uSDrhR6vZmelyBCDiFPzP84jM6FMx0dGcy&#10;XnQKFmnCXYKCeJ4uQbBjGacJiCNf7nmQRS7/dyh+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAPdQ1ZLbAQAADQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAF+GS+viAAAACwEAAA8AAAAAAAAAAAAAAAAANQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABEBQAAAAA=&#10;" strokecolor="red" strokeweight=".5pt">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0020582B">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="512F85B2" wp14:editId="0B1735F4">
             <wp:extent cx="5760720" cy="2255520"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="21" name="Obrázek 21"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -39238,51 +41081,69 @@
     <w:p w14:paraId="54BB24CF" w14:textId="084F0131" w:rsidR="0020582B" w:rsidRDefault="0020582B" w:rsidP="002A70BE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59ED6FC5" w14:textId="0F157CFB" w:rsidR="006451BD" w:rsidRDefault="006451BD" w:rsidP="002A70BE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Soubor s požadovanými informacemi je pak možno standardně stáhnout k zobrazení či uložení do lokálního PC. K zobrazení obsahu souboru budete potřebovat program umějící zpracovat PDF soubor (např. Acrobat Reader).</w:t>
+        <w:t xml:space="preserve">Soubor s požadovanými informacemi je pak možno standardně stáhnout k zobrazení či uložení do lokálního PC. K zobrazení obsahu souboru budete potřebovat program umějící zpracovat PDF soubor (např. Acrobat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reader</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46685AB6" w14:textId="77777777" w:rsidR="006451BD" w:rsidRPr="000E1FA0" w:rsidRDefault="006451BD" w:rsidP="002A70BE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18EDA12A" w14:textId="579EC6F2" w:rsidR="008438FC" w:rsidRPr="002A4866" w:rsidRDefault="00144816" w:rsidP="002A4866">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
       <w:bookmarkStart w:id="84" w:name="_Toc464052035"/>
       <w:bookmarkStart w:id="85" w:name="_Toc30600273"/>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Národní akreditační úřad pro </w:t>
       </w:r>
       <w:r w:rsidR="2D6F66DB" w:rsidRPr="00CE114D">
@@ -39501,54 +41362,70 @@
       </w:r>
       <w:r w:rsidR="00DD2980">
         <w:rPr>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>, jehož údaje jsou obsaženy v REDOP</w:t>
       </w:r>
       <w:bookmarkEnd w:id="87"/>
     </w:p>
     <w:p w14:paraId="1CE01E53" w14:textId="71C54F71" w:rsidR="00144816" w:rsidRDefault="00144816" w:rsidP="002A4866">
       <w:r>
         <w:t xml:space="preserve">Zaměstnanec vysoké školy, jehož údaje jsou obsaženy v IS REDOP, pokud jde o údaje o jeho osobě, má přístup </w:t>
       </w:r>
       <w:r w:rsidR="00E16985">
         <w:t>k</w:t>
       </w:r>
       <w:r>
         <w:t> těmto údajům po prokázání jednoznačné identifikace své osoby.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72138FE5" w14:textId="697A78BE" w:rsidR="00490EBB" w:rsidRDefault="00490EBB" w:rsidP="002A4866">
       <w:r>
         <w:t xml:space="preserve">Požádá-li subjekt údajů (zaměstnanec vysoké školy, jehož údaje jsou obsaženy v IS REDOP) v souladu s § </w:t>
       </w:r>
       <w:r w:rsidR="730D48FB">
-        <w:t xml:space="preserve">28 zákona č. 110/2019 Sb., o zpracování osobních údajů, ve znění pozdějších předpisů, </w:t>
+        <w:t>28 zákona č. 110/2019 Sb., o zpracování osobních údajů, ve znění pozdějších předpisů</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="730D48FB">
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
-        <w:t>., o o informaci o zpracování svých osobních údajů v tomto registru, je mu správce (MŠMT) povinen tuto informaci bez zbytečného odkladu předat</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> informaci o zpracování svých osobních údajů v tomto registru, je mu správce (MŠMT) povinen tuto informaci bez zbytečného odkladu předat</w:t>
       </w:r>
       <w:r w:rsidR="7623663F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C3F4983" w14:textId="1A76EEB0" w:rsidR="00385560" w:rsidRDefault="00385560" w:rsidP="008B7A17">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Obsahem takovéto informace dle </w:t>
       </w:r>
       <w:r w:rsidR="034D0F0E">
         <w:t>výše citovaného ustanovení sdělení o:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B029A33" w14:textId="6813E004" w:rsidR="00385560" w:rsidRDefault="5336BBD3" w:rsidP="00CE114D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="714" w:hanging="357"/>
@@ -39557,51 +41434,59 @@
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE114D">
         <w:t xml:space="preserve"> účelu zpracování osobních údajů,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DBEF6BC" w14:textId="712081E6" w:rsidR="5336BBD3" w:rsidRDefault="5336BBD3" w:rsidP="006125C7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE114D">
-        <w:t xml:space="preserve"> právních předpisech, na základě kterých tyto údaje převážně zpracovává,</w:t>
+        <w:t xml:space="preserve"> právních předpisech, na </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE114D">
+        <w:t>základě</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE114D">
+        <w:t xml:space="preserve"> kterých tyto údaje převážně zpracovává,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1493AA93" w14:textId="28D9F2AB" w:rsidR="5336BBD3" w:rsidRDefault="5336BBD3" w:rsidP="006125C7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE114D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE114D">
         <w:t xml:space="preserve"> příjemcích, popřípadě kategoriích příjemců,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C3E56AD" w14:textId="25D9CCC5" w:rsidR="5336BBD3" w:rsidRDefault="5336BBD3" w:rsidP="006125C7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
@@ -39801,63 +41686,63 @@
         <w:t xml:space="preserve"> (blíže viz 3.4</w:t>
       </w:r>
       <w:r w:rsidR="003B40DA">
         <w:t xml:space="preserve"> metodiky</w:t>
       </w:r>
       <w:r w:rsidR="00385560">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00883385">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0098332E" w:rsidRPr="00041FA1" w:rsidSect="00D14BAF">
       <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1132" w:right="1417" w:bottom="1276" w:left="1417" w:header="1134" w:footer="398" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D007A4A" w14:textId="77777777" w:rsidR="000331EA" w:rsidRDefault="000331EA" w:rsidP="00FB568B">
+    <w:p w14:paraId="40B3FCE0" w14:textId="77777777" w:rsidR="00A43C60" w:rsidRDefault="00A43C60" w:rsidP="00FB568B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2351A2E2" w14:textId="77777777" w:rsidR="000331EA" w:rsidRDefault="000331EA" w:rsidP="00FB568B">
+    <w:p w14:paraId="12B1F953" w14:textId="77777777" w:rsidR="00A43C60" w:rsidRDefault="00A43C60" w:rsidP="00FB568B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -39894,74 +41779,74 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5515BE44" w14:textId="77777777" w:rsidR="00037329" w:rsidRPr="00AB49DE" w:rsidRDefault="00037329" w:rsidP="003D2E28">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003D2E28">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
         <w:lang w:val="cs-CZ"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:id w:val="-1816788770"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="3D543CDD" w14:textId="2277F695" w:rsidR="00037329" w:rsidRDefault="00037329" w:rsidP="003D2E28">
         <w:pPr>
           <w:pStyle w:val="Zpat"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4536"/>
           </w:tabs>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
         </w:pPr>
       </w:p>
       <w:p w14:paraId="7D376070" w14:textId="662F3D6C" w:rsidR="00037329" w:rsidRPr="00AB49DE" w:rsidRDefault="00037329" w:rsidP="003D2E28">
         <w:pPr>
@@ -40167,51 +42052,51 @@
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:noFill/>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </wpg:grpSp>
                       </wpg:wgp>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>100000</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </mc:Choice>
-            <mc:Fallback>
+            <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
               <w:pict>
                 <v:group w14:anchorId="5C7AF30A" id="Skupina 8" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:610.5pt;height:15pt;z-index:251659264;mso-width-percent:1000;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:center;mso-position-vertical-relative:bottom-margin-area;mso-width-percent:1000" coordorigin=",14970" coordsize="12255,300" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcaweIewMAAHgKAAAOAAAAZHJzL2Uyb0RvYy54bWzUlm2P0zgQx9+fxHew/J7NQzfbNtosWgos&#10;Jy0cEnv33k2cB0jsYLub7H36m7HdpC17IIEAoUqV44fxzH/mN8nls7FryT1XupEio9FZSAkXuSwa&#10;UWX077tXT1eUaMNEwVopeEYfuKbPrp78cTn0KY9lLduCKwJGhE6HPqO1MX0aBDqvecf0mey5gMVS&#10;qo4ZeFRVUCg2gPWuDeIwvAgGqYpeyZxrDbMv3CK9svbLkufmr7LU3JA2o+Cbsf/K/m/xP7i6ZGml&#10;WF83uXeDfYMXHWsEXDqZesEMIzvVfGaqa3IltSzNWS67QJZlk3MbA0QThSfR3Ci5620sVTpU/SQT&#10;SHui0zebzd/e36j+ff9OOe9heCvzjxp0CYa+Sg/X8blym8l2eCMLyCfbGWkDH0vVoQkIiYxW34dJ&#10;Xz4aksPkcpksFgmkIYe1aB0moU9AXkOW5mPR+Xo5rbz0h6M4ThJ3dOHOBSx1t1pPvWeYeSglPaul&#10;v0+t9zXruU2CRjXeKdIUGV1TIlgHAtxhcM/lSOIEiwkvh10oKDEjzEOgVh/tdCVCbmomKn6tlBxq&#10;zgpwL8KTEMR01NnRaORrQkfhKlxQgoKer1exK+i94BcJ+Ilix6uVvWOvGEt7pc0Nlx3BQUYVkGL9&#10;ZPe32qA78xZMq5CvmraFeZa24mgCNuKMdR89dr6bcTt6ObayeIBAlHTwQbOAQS3Vv5QMAF5G9acd&#10;U5yS9k8BYiCl+4HaD7b7ARM5HM2oocQNN8bRvOtVU9Vg2ckt5DVUZtnYUFBZ54X3E8oD3fTl7IZz&#10;biNwwSXXAkgWNj+nNCDr30ULKdumf713+IibAwD2qTwo/3gxweGxwS7rKmBp88zSvH6EG3/wV3IT&#10;xXttMT+WLRIvD8jZCNeK8lH4VjQhY3ffPfRA3REx7ggm+f+JsWL/cyL257LNal/4NnWq2YyFJ2fL&#10;hdlIIQAgqRYzQwhJVfhCYsWHiJKya+Hlcs9aAp1v6mGWuC8DRwboOAl0GDSqZdsUSKN9UNV20yoC&#10;RjN6neDPg360rWsMvGbbpsvoCq/2BYT956UoLNaGNa0bP060Awg7AyrtCfoJnTY6f6RibJX7hvmj&#10;KsY2LGyvVi8U2zMaxQlU8TFvU+GE67V/S/2YyllfLB3jkKXft3LmN7atJ/t5YxHwn2L4/XT4bHfN&#10;H4xX/wEAAP//AwBQSwMEFAAGAAgAAAAhAPAtuOTbAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/QdrkbhRuykCFOJUgMoNhChpy9GNlzhqvA62m4a/x+UCl5FGs5p5WyxG27EBfWgd&#10;SZhNBTCk2umWGgnV+9PlLbAQFWnVOUIJ3xhgUU7OCpVrd6Q3HFaxYamEQq4kmBj7nPNQG7QqTF2P&#10;lLJP562KyfqGa6+Oqdx2PBPimlvVUlowqsdHg/V+dbASspv1VVh+9K8PL+uvzfC8rYxvKikvzsf7&#10;O2ARx/h3DCf8hA5lYtq5A+nAOgnpkfirpyzLZsnvJMyFAF4W/D99+QMAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDcaweIewMAAHgKAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDwLbjk2wAAAAUBAAAPAAAAAAAAAAAAAAAAANUFAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA3QYAAAAA&#10;">
                   <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                     <v:stroke joinstyle="miter"/>
                     <v:path gradientshapeok="t" o:connecttype="rect"/>
                   </v:shapetype>
                   <v:shape id="Text Box 25" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:10803;top:14982;width:659;height:288;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDWKgUqwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8aaoH0a5RRFYQBLHWg8e3zbMNNi/dJmr990ZY2OMwM98w82Vna3Gn1hvHCkbDBARx&#10;4bThUsEp3wymIHxA1lg7JgVP8rBcfPTmmGr34Izux1CKCGGfooIqhCaV0hcVWfRD1xBH7+JaiyHK&#10;tpS6xUeE21qOk2QiLRqOCxU2tK6ouB5vVsHqzNm3+d3/HLJLZvJ8lvBuclWq/9mtvkAE6sJ/+K+9&#10;1Qpm8L4Sb4BcvAAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDWKgUqwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
                     <v:textbox inset="0,0,0,0">
                       <w:txbxContent>
                         <w:p w14:paraId="412FFFF9" w14:textId="60606632" w:rsidR="00037329" w:rsidRPr="004770E6" w:rsidRDefault="00037329">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:b/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="004770E6">
                             <w:rPr>
                               <w:b/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="004770E6">
                             <w:rPr>
                               <w:b/>
@@ -40247,63 +42132,63 @@
                       <v:formulas>
                         <v:f eqn="val #0"/>
                       </v:formulas>
                       <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                       <v:handles>
                         <v:h position="#0,center"/>
                       </v:handles>
                       <o:lock v:ext="edit" shapetype="t"/>
                     </v:shapetype>
                     <v:shape id="AutoShape 27" o:spid="_x0000_s1031" type="#_x0000_t34" style="position:absolute;left:-8;top:14978;width:1260;height:230;flip:y;visibility:visible;mso-wrap-style:square" o:connectortype="elbow" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCYquzIwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCHuRNVVwkWoUWVi6Fw9qhT2OzdgUm0lpolZ/vREEb/N4nzNfdrYWF2p95VjBaJiAIC6c&#10;rrhUkO9+v6YgfEDWWDsmBTfysFz0PuaYanflDV22oRQxhH2KCkwITSqlLwxZ9EPXEEfu6FqLIcK2&#10;lLrFawy3tRwnybe0WHFsMNjQj6HitD1bBQOfyH0x+TfZIFsf7nrP+cpmSn32u9UMRKAuvMUv95+O&#10;88fw/CUeIBcPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJiq7MjBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" strokecolor="#a5a5a5"/>
                     <v:shape id="AutoShape 28" o:spid="_x0000_s1032" type="#_x0000_t34" style="position:absolute;left:1252;top:14978;width:10995;height:230;rotation:180;visibility:visible;mso-wrap-style:square" o:connectortype="elbow" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAz00BYwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L+x/CLOxFNFVEpDYV2eKyIIKvi7ehmW2rzaQ0Ubv/3giCt/n4npMsOlOLG7WusqxgNIxAEOdW&#10;V1woOB5WgxkI55E11pZJwT85WKQfvQRjbe+8o9veFyKEsItRQel9E0vp8pIMuqFtiAP3Z1uDPsC2&#10;kLrFewg3tRxH0VQarDg0lNjQd0n5ZX81Cja7n+PlJK/ZuKuW/TOus9N5myn19dkt5yA8df4tfrl/&#10;dZg/gecv4QCZPgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAz00BYwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" adj="20904" strokecolor="#a5a5a5"/>
                   </v:group>
                   <w10:wrap anchorx="page" anchory="margin"/>
                 </v:group>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C8F8D86" w14:textId="77777777" w:rsidR="000331EA" w:rsidRDefault="000331EA" w:rsidP="00FB568B">
+    <w:p w14:paraId="641524B2" w14:textId="77777777" w:rsidR="00A43C60" w:rsidRDefault="00A43C60" w:rsidP="00FB568B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70BBF335" w14:textId="77777777" w:rsidR="000331EA" w:rsidRDefault="000331EA" w:rsidP="00FB568B">
+    <w:p w14:paraId="673EA27A" w14:textId="77777777" w:rsidR="00A43C60" w:rsidRDefault="00A43C60" w:rsidP="00FB568B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="6299BCEE" w14:textId="77777777" w:rsidR="00037329" w:rsidRPr="00414AE3" w:rsidRDefault="00037329" w:rsidP="00882375">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414AE3">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -41244,51 +43129,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Je-li na vysoké škole zřízeno pracovní místo akademického pracovníka, který je zařazen jako mimořádný profesor, může je zastávat pouze osoba, která srovnatelného postavení s docentem nebo profesorem dosáhla v zahraničí. Takové pracovní místo může zastávat rovněž osoba, která je významným odborníkem, který v dané oblasti vzdělávání působil v praxi alespoň po dobu 20 let</w:t>
       </w:r>
       <w:r w:rsidRPr="00414AE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05EA0B1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A30FE1A"/>
     <w:lvl w:ilvl="0" w:tplc="04050017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -43820,50 +45705,51 @@
   <w:num w:numId="26" w16cid:durableId="1075512931">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="605309088">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="266155374">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="145704004">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1249339890">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="865362265">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -43871,50 +45757,51 @@
     <w:rsid w:val="00000979"/>
     <w:rsid w:val="0000103B"/>
     <w:rsid w:val="00001B8A"/>
     <w:rsid w:val="00001B9A"/>
     <w:rsid w:val="00002616"/>
     <w:rsid w:val="00002CBB"/>
     <w:rsid w:val="00004F06"/>
     <w:rsid w:val="00005698"/>
     <w:rsid w:val="0000641D"/>
     <w:rsid w:val="00006E27"/>
     <w:rsid w:val="00007594"/>
     <w:rsid w:val="00007F5C"/>
     <w:rsid w:val="00010AEF"/>
     <w:rsid w:val="0001409F"/>
     <w:rsid w:val="000178DD"/>
     <w:rsid w:val="000179DA"/>
     <w:rsid w:val="0002279E"/>
     <w:rsid w:val="00022A0C"/>
     <w:rsid w:val="00024E0C"/>
     <w:rsid w:val="000266C0"/>
     <w:rsid w:val="00026A33"/>
     <w:rsid w:val="0002728C"/>
     <w:rsid w:val="00032258"/>
     <w:rsid w:val="000331EA"/>
     <w:rsid w:val="00037329"/>
+    <w:rsid w:val="0004078B"/>
     <w:rsid w:val="00041593"/>
     <w:rsid w:val="00041FA1"/>
     <w:rsid w:val="00042E0E"/>
     <w:rsid w:val="0004396B"/>
     <w:rsid w:val="00043CD7"/>
     <w:rsid w:val="000468FC"/>
     <w:rsid w:val="00054161"/>
     <w:rsid w:val="00054CDC"/>
     <w:rsid w:val="00056F9F"/>
     <w:rsid w:val="00057B85"/>
     <w:rsid w:val="0006345B"/>
     <w:rsid w:val="00063F79"/>
     <w:rsid w:val="0006560A"/>
     <w:rsid w:val="00065A31"/>
     <w:rsid w:val="000703B7"/>
     <w:rsid w:val="00070FE5"/>
     <w:rsid w:val="000754C9"/>
     <w:rsid w:val="00075628"/>
     <w:rsid w:val="000760EE"/>
     <w:rsid w:val="000773C2"/>
     <w:rsid w:val="00077453"/>
     <w:rsid w:val="00081C4D"/>
     <w:rsid w:val="00090715"/>
     <w:rsid w:val="00092F7C"/>
     <w:rsid w:val="000A2B3C"/>
@@ -44277,50 +46164,51 @@
     <w:rsid w:val="004B74E2"/>
     <w:rsid w:val="004C3EA1"/>
     <w:rsid w:val="004C3FE3"/>
     <w:rsid w:val="004C67A9"/>
     <w:rsid w:val="004C6CD4"/>
     <w:rsid w:val="004D164C"/>
     <w:rsid w:val="004D2E76"/>
     <w:rsid w:val="004D402C"/>
     <w:rsid w:val="004D64A8"/>
     <w:rsid w:val="004D7671"/>
     <w:rsid w:val="004E0BBF"/>
     <w:rsid w:val="004E1D4C"/>
     <w:rsid w:val="004E30DF"/>
     <w:rsid w:val="004E3A39"/>
     <w:rsid w:val="004E65DF"/>
     <w:rsid w:val="004F18E8"/>
     <w:rsid w:val="004F1C6F"/>
     <w:rsid w:val="004F2FFF"/>
     <w:rsid w:val="004F31A3"/>
     <w:rsid w:val="004F3A56"/>
     <w:rsid w:val="004F3DB8"/>
     <w:rsid w:val="004F54FF"/>
     <w:rsid w:val="005035E7"/>
     <w:rsid w:val="005036C1"/>
     <w:rsid w:val="00503F29"/>
+    <w:rsid w:val="005042D3"/>
     <w:rsid w:val="0050669B"/>
     <w:rsid w:val="005122BC"/>
     <w:rsid w:val="005156D3"/>
     <w:rsid w:val="00516382"/>
     <w:rsid w:val="00520BE5"/>
     <w:rsid w:val="00521B1E"/>
     <w:rsid w:val="00521BCD"/>
     <w:rsid w:val="00522FF4"/>
     <w:rsid w:val="00527403"/>
     <w:rsid w:val="00533363"/>
     <w:rsid w:val="005334B2"/>
     <w:rsid w:val="00534021"/>
     <w:rsid w:val="00534472"/>
     <w:rsid w:val="00536EC0"/>
     <w:rsid w:val="005415AB"/>
     <w:rsid w:val="00542C11"/>
     <w:rsid w:val="00542F16"/>
     <w:rsid w:val="00543908"/>
     <w:rsid w:val="00543D2C"/>
     <w:rsid w:val="005451B8"/>
     <w:rsid w:val="0054595D"/>
     <w:rsid w:val="005462A9"/>
     <w:rsid w:val="00547D77"/>
     <w:rsid w:val="005503CA"/>
     <w:rsid w:val="005515A2"/>
@@ -44642,50 +46530,51 @@
     <w:rsid w:val="009E7C94"/>
     <w:rsid w:val="009E7EBA"/>
     <w:rsid w:val="009F01C2"/>
     <w:rsid w:val="009F11D7"/>
     <w:rsid w:val="009F3889"/>
     <w:rsid w:val="009F6494"/>
     <w:rsid w:val="009F7AC6"/>
     <w:rsid w:val="009F7BCE"/>
     <w:rsid w:val="00A04475"/>
     <w:rsid w:val="00A04B56"/>
     <w:rsid w:val="00A07AD7"/>
     <w:rsid w:val="00A1069D"/>
     <w:rsid w:val="00A15BF9"/>
     <w:rsid w:val="00A16FEE"/>
     <w:rsid w:val="00A200B1"/>
     <w:rsid w:val="00A20CC3"/>
     <w:rsid w:val="00A229C5"/>
     <w:rsid w:val="00A22F1C"/>
     <w:rsid w:val="00A2308A"/>
     <w:rsid w:val="00A27213"/>
     <w:rsid w:val="00A3014E"/>
     <w:rsid w:val="00A3313F"/>
     <w:rsid w:val="00A33B0B"/>
     <w:rsid w:val="00A37C50"/>
     <w:rsid w:val="00A4057F"/>
+    <w:rsid w:val="00A43C60"/>
     <w:rsid w:val="00A447B4"/>
     <w:rsid w:val="00A44A02"/>
     <w:rsid w:val="00A44E8C"/>
     <w:rsid w:val="00A47660"/>
     <w:rsid w:val="00A5082E"/>
     <w:rsid w:val="00A50EC6"/>
     <w:rsid w:val="00A535CB"/>
     <w:rsid w:val="00A53729"/>
     <w:rsid w:val="00A55AD2"/>
     <w:rsid w:val="00A56458"/>
     <w:rsid w:val="00A600E8"/>
     <w:rsid w:val="00A63DFF"/>
     <w:rsid w:val="00A64E8F"/>
     <w:rsid w:val="00A651A1"/>
     <w:rsid w:val="00A66529"/>
     <w:rsid w:val="00A70116"/>
     <w:rsid w:val="00A7012E"/>
     <w:rsid w:val="00A73FC3"/>
     <w:rsid w:val="00A751BF"/>
     <w:rsid w:val="00A76A97"/>
     <w:rsid w:val="00A80118"/>
     <w:rsid w:val="00A807C6"/>
     <w:rsid w:val="00A81A36"/>
     <w:rsid w:val="00A82887"/>
     <w:rsid w:val="00A82ADD"/>
@@ -46932,74 +48821,65 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="dd24b7f9-e3ee-43c2-949c-e36816f2a2d5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="f999670f-2a3f-4325-aa6f-19973f59f571" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010015AC6C446A9AEC4887B6240C14C150AE" ma:contentTypeVersion="17" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="4dbabf45ce44efef239300f42c0c4d37">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="dd24b7f9-e3ee-43c2-949c-e36816f2a2d5" xmlns:ns3="f999670f-2a3f-4325-aa6f-19973f59f571" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="043ad60dbdc0d6dc567d0fdc8d2fd56c" ns2:_="" ns3:_="">
     <xsd:import namespace="dd24b7f9-e3ee-43c2-949c-e36816f2a2d5"/>
     <xsd:import namespace="f999670f-2a3f-4325-aa6f-19973f59f571"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -47198,111 +49078,120 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3025E27-F630-41AD-B620-E2C7B37C31A3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="dd24b7f9-e3ee-43c2-949c-e36816f2a2d5"/>
     <ds:schemaRef ds:uri="f999670f-2a3f-4325-aa6f-19973f59f571"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72C695A7-6939-489B-9F41-8F64285767F8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BDFAFF5-8145-4906-B0C9-B8AAE91F555A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="dd24b7f9-e3ee-43c2-949c-e36816f2a2d5"/>
     <ds:schemaRef ds:uri="f999670f-2a3f-4325-aa6f-19973f59f571"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27EDD72B-A522-41A9-BF55-302878941922}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>47</Pages>
   <Words>13799</Words>
-  <Characters>81415</Characters>
+  <Characters>81416</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>678</Lines>
   <Paragraphs>190</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Msmt</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>95024</CharactersWithSpaces>
+  <CharactersWithSpaces>95025</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Manuál pro práci s informačním systémem REDOP (IS REDOP)</dc:title>
   <dc:creator>ugh</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010015AC6C446A9AEC4887B6240C14C150AE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>